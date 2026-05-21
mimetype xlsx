--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -113,180 +113,180 @@
   <si>
     <t>Arete 11 Prep Navy</t>
   </si>
   <si>
     <t>G11ARETE4NT</t>
   </si>
   <si>
     <t>Windthorst 11</t>
   </si>
   <si>
     <t>G11WINDT1NT</t>
   </si>
   <si>
     <t>Freedom Volleyball Club</t>
   </si>
   <si>
     <t>11 BLACK</t>
   </si>
   <si>
     <t>FAV 11 Black</t>
   </si>
   <si>
     <t>G11FREVB1NT</t>
   </si>
   <si>
+    <t>Athletic Performance Volleyball</t>
+  </si>
+  <si>
+    <t>10u Bruisers Elite Tori</t>
+  </si>
+  <si>
+    <t>G10ATPRV3NT</t>
+  </si>
+  <si>
+    <t>Texas Image</t>
+  </si>
+  <si>
+    <t>TIV 11 Club</t>
+  </si>
+  <si>
+    <t>Image 11 Club</t>
+  </si>
+  <si>
+    <t>G11TXIMG2NT</t>
+  </si>
+  <si>
+    <t>Waco Lightning</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11 Blue</t>
+  </si>
+  <si>
+    <t>Waco Lightning 11 Blue</t>
+  </si>
+  <si>
+    <t>G11WACLV2NT</t>
+  </si>
+  <si>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>11 Metro Taylor</t>
+  </si>
+  <si>
+    <t>EMV 11 Metro Taylor</t>
+  </si>
+  <si>
+    <t>G11EAGMT3NT</t>
+  </si>
+  <si>
     <t>DIG VBC</t>
   </si>
   <si>
+    <t>11A Mari</t>
+  </si>
+  <si>
+    <t>DIG 11A Mari</t>
+  </si>
+  <si>
+    <t>G11DIGVB6NT</t>
+  </si>
+  <si>
     <t>11A Janessa</t>
   </si>
   <si>
     <t>DIG 11A Janessa</t>
   </si>
   <si>
     <t>G11DIGVB4NT</t>
   </si>
   <si>
     <t>Texas Legends Volleyball</t>
   </si>
   <si>
     <t>11 Gray</t>
   </si>
   <si>
     <t>TX Legends 11 Gray</t>
   </si>
   <si>
     <t>G11TXLEG3LS</t>
   </si>
   <si>
-    <t>Athletic Performance Volleyball</t>
-[...50 lines deleted...]
-    <t>G11DIGVB6NT</t>
+    <t>1 United Volleyball</t>
+  </si>
+  <si>
+    <t>1United 9 Blue Mindy</t>
+  </si>
+  <si>
+    <t>G091UNVB2NT</t>
+  </si>
+  <si>
+    <t>10 Prep Navy</t>
+  </si>
+  <si>
+    <t>Arete 10 Prep Navy</t>
+  </si>
+  <si>
+    <t>G10ARETE3NT</t>
+  </si>
+  <si>
+    <t>Pegasus Athletics Club</t>
+  </si>
+  <si>
+    <t>PAC 11u Astro</t>
+  </si>
+  <si>
+    <t>G11PEGAC1NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
+    <t>10 Intense Blue</t>
+  </si>
+  <si>
+    <t>Integrity 10 Intense Blue</t>
+  </si>
+  <si>
+    <t>G10INTEG1NT</t>
+  </si>
+  <si>
     <t>11 Limited Club Blue</t>
   </si>
   <si>
     <t>Integrity 11 Lim Cl Blue</t>
   </si>
   <si>
     <t>G11INTEG3NT</t>
   </si>
   <si>
-    <t>1 United Volleyball</t>
-[...1 lines deleted...]
-  <si>
     <t>1United 10 Regional</t>
   </si>
   <si>
     <t>G101UNVB2NT</t>
-  </si>
-[...31 lines deleted...]
-    <t>G10INTEG1NT</t>
   </si>
   <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>11 REGIONAL</t>
   </si>
   <si>
     <t>HOT SHOTS 11R</t>
   </si>
   <si>
     <t>G11CADHS3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -789,88 +789,88 @@
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>60.94</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" t="s">
         <v>37</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>38</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
@@ -883,194 +883,194 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" t="s">
         <v>52</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>53</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
+        <v>60</v>
+      </c>
+      <c r="D16" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" t="s">
         <v>63</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" t="s">
         <v>66</v>
       </c>
       <c r="D18" t="s">
         <v>67</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="B19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>59</v>
       </c>
       <c r="B21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C21" t="s">
         <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>76</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" t="s">
         <v>79</v>
       </c>
       <c r="D22" t="s">