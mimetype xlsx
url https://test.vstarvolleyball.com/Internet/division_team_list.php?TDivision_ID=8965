--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -62,71 +62,71 @@
   <si>
     <t>Summit 13 Boys</t>
   </si>
   <si>
     <t>B13DSUMM1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Reign Volleyball Club</t>
   </si>
   <si>
     <t>13 Black</t>
   </si>
   <si>
     <t>REIGN-13-BLACK</t>
   </si>
   <si>
     <t>G13REIGN1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
+    <t>Wolfpack Dynasty VBC</t>
+  </si>
+  <si>
+    <t>13 Elite Black</t>
+  </si>
+  <si>
+    <t>W13 Elite Black</t>
+  </si>
+  <si>
+    <t>G13WPDVB1NT</t>
+  </si>
+  <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 13u Astro</t>
   </si>
   <si>
     <t>G13PEGAC1NT</t>
   </si>
   <si>
-    <t>Wolfpack Dynasty VBC</t>
-[...10 lines deleted...]
-  <si>
     <t>Team North Texas - (TNT)</t>
   </si>
   <si>
     <t>13 Swatlife</t>
   </si>
   <si>
     <t>TNT 13 Swatlife</t>
   </si>
   <si>
     <t>G13TNTLC1NT</t>
   </si>
   <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>13 Bolt White</t>
   </si>
   <si>
     <t>NRG 13 Bolt White</t>
   </si>
   <si>
     <t>G13NRGVC6NT</t>
   </si>
   <si>
     <t>Fearless Volleyball Club</t>
@@ -239,132 +239,132 @@
   <si>
     <t>TX Legends 13 Gray</t>
   </si>
   <si>
     <t>G13TXLEG3LS</t>
   </si>
   <si>
     <t>Flyers 13 REG-Crystal</t>
   </si>
   <si>
     <t>G13FRFLY7NT</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>13 Rio Vista</t>
   </si>
   <si>
     <t>Waco Lightning 13 Rio Vis</t>
   </si>
   <si>
     <t>G13WACLV3NT</t>
   </si>
   <si>
+    <t>13 Metro White Chalice</t>
+  </si>
+  <si>
+    <t>EMV 13 Metro White Chalic</t>
+  </si>
+  <si>
+    <t>G13EAGMT10NT</t>
+  </si>
+  <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>13 ELITE</t>
   </si>
   <si>
     <t>HOT SHOTS 13E</t>
   </si>
   <si>
     <t>G13CADHS1NT</t>
   </si>
   <si>
     <t>13 Metro White Ashtyn</t>
   </si>
   <si>
     <t>EMV 13 Metro White Ashtyn</t>
   </si>
   <si>
     <t>G13EAGMT9NT</t>
   </si>
   <si>
-    <t>13 Metro White Chalice</t>
-[...5 lines deleted...]
-    <t>G13EAGMT10NT</t>
+    <t>Henderson Juniors Volleyball Club</t>
+  </si>
+  <si>
+    <t>13 BLUE</t>
+  </si>
+  <si>
+    <t>HJVC 13 BLUE</t>
+  </si>
+  <si>
+    <t>G13HJVBC4NT</t>
   </si>
   <si>
     <t>Dallas Arsenal VBC</t>
   </si>
   <si>
     <t xml:space="preserve"> 13 Black</t>
   </si>
   <si>
     <t>Arsenal 13 Back</t>
   </si>
   <si>
     <t>G13DAVBC4NT</t>
   </si>
   <si>
-    <t>Henderson Juniors Volleyball Club</t>
-[...1 lines deleted...]
-  <si>
     <t>13 RED</t>
   </si>
   <si>
     <t>HJVC 13 RED</t>
   </si>
   <si>
     <t>G13HJVBC1NT</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>13 Prep Green</t>
   </si>
   <si>
     <t>Arete 13 Prep Green</t>
   </si>
   <si>
     <t>G13ARETE7NT</t>
   </si>
   <si>
     <t>Grit Volleyball</t>
   </si>
   <si>
     <t>Grit 13</t>
   </si>
   <si>
     <t>G13GRITV1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G13HJVBC4NT</t>
   </si>
   <si>
     <t>Skyhigh Volleyball</t>
   </si>
   <si>
     <t>Sky High 13 Black</t>
   </si>
   <si>
     <t>G13SKYHI1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -764,68 +764,68 @@
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3">
         <v>65.508</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4">
         <v>64.205</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
         <v>64.205</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
@@ -1098,71 +1098,71 @@
         <v>56.103</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" t="s">
         <v>73</v>
       </c>
       <c r="D20" t="s">
         <v>74</v>
       </c>
       <c r="E20" t="s">
         <v>56</v>
       </c>
       <c r="F20">
         <v>55.874</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" t="s">
         <v>75</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>76</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" t="s">
         <v>80</v>
       </c>
       <c r="D22" t="s">
         <v>81</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" t="s">
@@ -1198,94 +1198,94 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" t="s">
         <v>91</v>
       </c>
       <c r="D25" t="s">
         <v>92</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" t="s">
         <v>93</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>94</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
+        <v>96</v>
+      </c>
+      <c r="B27" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="C27" t="s">
         <v>98</v>
       </c>
       <c r="D27" t="s">
         <v>99</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="B28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C28" t="s">
         <v>101</v>
       </c>
       <c r="D28" t="s">
         <v>102</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>103</v>
       </c>
       <c r="B29" t="s">
         <v>12</v>
       </c>
       <c r="C29" t="s">
         <v>104</v>
       </c>
       <c r="D29" t="s">