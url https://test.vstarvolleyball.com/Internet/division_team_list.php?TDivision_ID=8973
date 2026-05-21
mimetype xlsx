--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -77,102 +77,102 @@
   <si>
     <t xml:space="preserve">NE Fusion </t>
   </si>
   <si>
     <t>G13NELVB1NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 13 REG-Nichole</t>
   </si>
   <si>
     <t>G13FRFLY6NT</t>
   </si>
   <si>
     <t>Flyers 13 REG-Crystal</t>
   </si>
   <si>
     <t>G13FRFLY7NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
+    <t>13 Metro White Ashtyn</t>
+  </si>
+  <si>
+    <t>EMV 13 Metro White Ashtyn</t>
+  </si>
+  <si>
+    <t>G13EAGMT9NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
     <t>13 Metro White Chalice</t>
   </si>
   <si>
     <t>EMV 13 Metro White Chalic</t>
   </si>
   <si>
     <t>G13EAGMT10NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...8 lines deleted...]
-    <t>G13EAGMT9NT</t>
+    <t xml:space="preserve">Infinity Volleyball Club </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Garrison 13U </t>
+  </si>
+  <si>
+    <t>IVC Garrison 13U</t>
+  </si>
+  <si>
+    <t>G13INFTY4NT</t>
   </si>
   <si>
     <t>Velocity Sports</t>
   </si>
   <si>
     <t>13U Aleman</t>
   </si>
   <si>
     <t>VSTX 13U Aleman</t>
   </si>
   <si>
     <t>G13VSVBC1NT</t>
   </si>
   <si>
     <t>ABA Hard Hitters Volleyball Club</t>
   </si>
   <si>
     <t>Hard Hitters 13U</t>
   </si>
   <si>
     <t>G13ABAHH1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G13INFTY4NT</t>
   </si>
   <si>
     <t>Wrecking Crew</t>
   </si>
   <si>
     <t>WC-13 BLACK</t>
   </si>
   <si>
     <t>WC-13 Black</t>
   </si>
   <si>
     <t>G13WCREW2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -675,68 +675,68 @@
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">