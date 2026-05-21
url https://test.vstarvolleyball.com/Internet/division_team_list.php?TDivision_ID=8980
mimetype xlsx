--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -92,126 +92,126 @@
   <si>
     <t>G12ATPRV3NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">12 Limited Club Blue </t>
   </si>
   <si>
     <t>Integrity 12 Lim Cl Blue</t>
   </si>
   <si>
     <t>G12INTEG5NT</t>
   </si>
   <si>
     <t>FW Fire 12 Black</t>
   </si>
   <si>
     <t>FWFIRE 12B</t>
   </si>
   <si>
     <t>G12FWFIR3NT</t>
   </si>
   <si>
+    <t>Texas Legends Volleyball</t>
+  </si>
+  <si>
+    <t>12 Black</t>
+  </si>
+  <si>
+    <t>TX Legends 12 Black</t>
+  </si>
+  <si>
+    <t>G12TXLEG1LS</t>
+  </si>
+  <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>12 Elite White</t>
   </si>
   <si>
     <t>Summit 12 Elite White</t>
   </si>
   <si>
     <t>G12DSUMM3NT</t>
   </si>
   <si>
     <t>12 Elite Black</t>
   </si>
   <si>
     <t>Summit 12 Elite Black</t>
   </si>
   <si>
     <t>G12DSUMM2NT</t>
   </si>
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>12.1 National</t>
   </si>
   <si>
     <t>Pono 12.1 Nash</t>
   </si>
   <si>
     <t>G12PONOV1NT</t>
   </si>
   <si>
     <t>Tulsa Power Volleyball Club</t>
   </si>
   <si>
     <t>12-1</t>
   </si>
   <si>
     <t>Tulsa Power 12-1</t>
   </si>
   <si>
     <t>G12POWER1OK</t>
   </si>
   <si>
-    <t>Texas Legends Volleyball</t>
-[...1 lines deleted...]
-  <si>
     <t>12 Blue</t>
   </si>
   <si>
     <t>TX Legends 12 Blue</t>
   </si>
   <si>
     <t>G12TXLEG2LS</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>12 White</t>
   </si>
   <si>
     <t>Waco Lightning 12 White</t>
   </si>
   <si>
     <t>G12WACLV3NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G12TXLEG1LS</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>11/12u Whitesboro</t>
   </si>
   <si>
     <t>FH 11/12u Whitesboro</t>
   </si>
   <si>
     <t>G12FIELD6NT</t>
   </si>
   <si>
     <t>DFW Elite</t>
   </si>
   <si>
     <t>12's Blue</t>
   </si>
   <si>
     <t>DFW Elite 12's Blue</t>
   </si>
   <si>
     <t>G12DFTLE1NT</t>
   </si>
@@ -775,71 +775,71 @@
         <v>66.83799999999999</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
@@ -855,71 +855,71 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>43</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" t="s">
         <v>45</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>46</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">