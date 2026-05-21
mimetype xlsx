--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -308,69 +308,69 @@
   <si>
     <t>JET Volleyball</t>
   </si>
   <si>
     <t>JET 14 Villarreal</t>
   </si>
   <si>
     <t>JET 14 Blast</t>
   </si>
   <si>
     <t>G14JETVB2SU</t>
   </si>
   <si>
     <t>Guns Up Volleyball Club</t>
   </si>
   <si>
     <t>14 Elite</t>
   </si>
   <si>
     <t>GUVC 14 Elite</t>
   </si>
   <si>
     <t>G14GUVBC1SU</t>
   </si>
   <si>
+    <t>Ohana Volleyball</t>
+  </si>
+  <si>
+    <t>Ohana V 14 Blue</t>
+  </si>
+  <si>
+    <t>G14OHANA1NT</t>
+  </si>
+  <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>Windthorst 14 PrimeTime</t>
   </si>
   <si>
     <t>WVC 14-PrimeTime</t>
   </si>
   <si>
     <t>G14WINDT2NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G14OHANA1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 14 White</t>
   </si>
   <si>
     <t>DN 14 White</t>
   </si>
   <si>
     <t>G14DRIVE3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1230,71 +1230,71 @@
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>94</v>
       </c>
       <c r="B26" t="s">
         <v>95</v>
       </c>
       <c r="C26" t="s">
         <v>96</v>
       </c>
       <c r="D26" t="s">
         <v>97</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>98</v>
       </c>
       <c r="B27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C27" t="s">
         <v>99</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>101</v>
+      </c>
+      <c r="B28" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C28" t="s">
         <v>103</v>
       </c>
       <c r="D28" t="s">
         <v>104</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>105</v>
       </c>
       <c r="B29" t="s">
         <v>106</v>
       </c>
       <c r="C29" t="s">
         <v>107</v>
       </c>
       <c r="D29" t="s">