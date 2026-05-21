--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -359,198 +359,198 @@
   <si>
     <t>G17PINEY1NT</t>
   </si>
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">17 Red </t>
   </si>
   <si>
     <t>Liberty 17 Red</t>
   </si>
   <si>
     <t>G17LIVBC1NT</t>
   </si>
   <si>
     <t>17 Stillwater</t>
   </si>
   <si>
     <t>OK Charge 17 Stillwater</t>
   </si>
   <si>
     <t>G17CHARG7OK</t>
   </si>
   <si>
+    <t>Kansas Rise VBC</t>
+  </si>
+  <si>
+    <t>17-2</t>
+  </si>
+  <si>
+    <t>KS Rise 17-2</t>
+  </si>
+  <si>
+    <t>G17KRISE2HA</t>
+  </si>
+  <si>
+    <t>San Antonio Magic</t>
+  </si>
+  <si>
+    <t>SA Magic 16 Elite</t>
+  </si>
+  <si>
+    <t>G16SAMAG1LS</t>
+  </si>
+  <si>
     <t>Chaos VB</t>
   </si>
   <si>
     <t>16 White</t>
   </si>
   <si>
     <t>Chaos 16 White</t>
   </si>
   <si>
     <t>G16CHAOS2OK</t>
   </si>
   <si>
     <t xml:space="preserve">Houston Stellar Volleyball </t>
   </si>
   <si>
     <t>17 Select</t>
   </si>
   <si>
     <t>HOU STELLAR 17 SELECT</t>
   </si>
   <si>
     <t>G17HSVBA3LS</t>
   </si>
   <si>
-    <t>San Antonio Magic</t>
-[...1 lines deleted...]
-  <si>
     <t>SA Magic 16 Premier</t>
   </si>
   <si>
     <t>G16SAMAG2LS</t>
   </si>
   <si>
-    <t>Kansas Rise VBC</t>
-[...14 lines deleted...]
-    <t>G16SAMAG1LS</t>
+    <t xml:space="preserve">Elite Arkansas Training Volleyball </t>
+  </si>
+  <si>
+    <t>16-1</t>
+  </si>
+  <si>
+    <t>ENG-16</t>
+  </si>
+  <si>
+    <t>G16EATVB1DE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>16/17 Metro</t>
+  </si>
+  <si>
+    <t>DN 16/17 Metro</t>
+  </si>
+  <si>
+    <t>G17DRIVE4NT</t>
   </si>
   <si>
     <t>Rock Solid Volleyball Club</t>
   </si>
   <si>
     <t>Rock Solid 17</t>
   </si>
   <si>
     <t>RSVBC 17</t>
   </si>
   <si>
     <t>G17RSVBC1NT</t>
   </si>
   <si>
     <t>TX Legends 16 Blue</t>
   </si>
   <si>
     <t>G16TXLEG2LS</t>
   </si>
   <si>
-    <t xml:space="preserve">Elite Arkansas Training Volleyball </t>
-[...1 lines deleted...]
-  <si>
     <t>17-1</t>
   </si>
   <si>
     <t>ENG 17-1</t>
   </si>
   <si>
     <t>G17EATVB1DE</t>
   </si>
   <si>
     <t>Nola Elite Volleyball Club</t>
   </si>
   <si>
     <t>16U</t>
   </si>
   <si>
     <t>NolaE</t>
   </si>
   <si>
     <t>G16NOLAE99BY</t>
   </si>
   <si>
-    <t>16-1</t>
-[...19 lines deleted...]
-  <si>
     <t>Drive Nation 16 White</t>
   </si>
   <si>
     <t>DN 16 White</t>
   </si>
   <si>
     <t>G16DRIVE3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
+    <t xml:space="preserve">Corpus Christi Storm </t>
+  </si>
+  <si>
+    <t>Corpus Christi Storm 171</t>
+  </si>
+  <si>
+    <t>CCStorm 171</t>
+  </si>
+  <si>
+    <t>G17CCSTO1LS</t>
+  </si>
+  <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>17 ELITE</t>
   </si>
   <si>
     <t>HOT SHOTS 17E</t>
   </si>
   <si>
     <t>G17CADHS2NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G17CCSTO1LS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1538,245 +1538,245 @@
       </c>
       <c r="B33" t="s">
         <v>116</v>
       </c>
       <c r="C33" t="s">
         <v>117</v>
       </c>
       <c r="D33" t="s">
         <v>118</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>119</v>
       </c>
       <c r="B34" t="s">
         <v>120</v>
       </c>
       <c r="C34" t="s">
+        <v>120</v>
+      </c>
+      <c r="D34" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C35" t="s">
         <v>124</v>
       </c>
       <c r="D35" t="s">
         <v>125</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>126</v>
       </c>
       <c r="B36" t="s">
         <v>127</v>
       </c>
       <c r="C36" t="s">
         <v>128</v>
       </c>
       <c r="D36" t="s">
         <v>129</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36">
         <v>0.0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B37" t="s">
         <v>130</v>
       </c>
       <c r="C37" t="s">
         <v>130</v>
       </c>
       <c r="D37" t="s">
         <v>131</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37">
         <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>132</v>
       </c>
       <c r="B38" t="s">
         <v>133</v>
       </c>
       <c r="C38" t="s">
         <v>134</v>
       </c>
       <c r="D38" t="s">
         <v>135</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38">
         <v>0.0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>95</v>
+        <v>136</v>
       </c>
       <c r="B39" t="s">
-        <v>49</v>
+        <v>137</v>
       </c>
       <c r="C39" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D39" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39">
         <v>0.0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B40" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C40" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D40" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40">
         <v>0.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>142</v>
+        <v>95</v>
       </c>
       <c r="B41" t="s">
-        <v>143</v>
+        <v>49</v>
       </c>
       <c r="C41" t="s">
         <v>144</v>
       </c>
       <c r="D41" t="s">
         <v>145</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41">
         <v>0.0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="B42" t="s">
         <v>146</v>
       </c>
       <c r="C42" t="s">
         <v>147</v>
       </c>
       <c r="D42" t="s">
         <v>148</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42">
         <v>0.0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>149</v>
       </c>
       <c r="B43" t="s">
         <v>150</v>
       </c>
       <c r="C43" t="s">
         <v>151</v>
       </c>
       <c r="D43" t="s">
         <v>152</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43">
         <v>0.0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="B44" t="s">
         <v>153</v>
       </c>
       <c r="C44" t="s">
         <v>154</v>
       </c>
       <c r="D44" t="s">
         <v>155</v>
       </c>
       <c r="E44" t="s">
         <v>156</v>
       </c>
       <c r="F44">
         <v>75.904</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>157</v>
       </c>
       <c r="B45" t="s">
         <v>158</v>
       </c>
       <c r="C45" t="s">