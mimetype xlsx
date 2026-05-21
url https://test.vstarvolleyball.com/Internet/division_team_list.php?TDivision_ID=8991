--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -113,78 +113,78 @@
   <si>
     <t>G12212VB1NT</t>
   </si>
   <si>
     <t>Hallsville Volleyball Club</t>
   </si>
   <si>
     <t>12 BLACK</t>
   </si>
   <si>
     <t>Hallsville VC 12Black</t>
   </si>
   <si>
     <t>G12HAVBC1NT</t>
   </si>
   <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t>NET 12's Black</t>
   </si>
   <si>
     <t>G12NETJR1NT</t>
   </si>
   <si>
+    <t>Wave 11</t>
+  </si>
+  <si>
+    <t>G11WAVBC1NT</t>
+  </si>
+  <si>
+    <t>ALLONS VOLLEYBALL CLUB</t>
+  </si>
+  <si>
+    <t>Allons U12 Lauren/Rebecca</t>
+  </si>
+  <si>
+    <t>Allons U12 Rebecca/Lauren</t>
+  </si>
+  <si>
+    <t>G12ALLVB1BY</t>
+  </si>
+  <si>
     <t>TC Elite</t>
   </si>
   <si>
     <t xml:space="preserve"> 12 KYRA</t>
   </si>
   <si>
     <t>TC ELITE 12K</t>
   </si>
   <si>
     <t>G12TCEVB3BY</t>
-  </si>
-[...16 lines deleted...]
-    <t>G12ALLVB1BY</t>
   </si>
   <si>
     <t>BC BOMBERS VOLLEYBALL CLUB</t>
   </si>
   <si>
     <t>12U</t>
   </si>
   <si>
     <t>BC BOMBERS 12U</t>
   </si>
   <si>
     <t>G12BCBVC1BY</t>
   </si>
   <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
     <t xml:space="preserve">IVC 12U Mady </t>
   </si>
   <si>
     <t>G12INFTY2NT</t>
   </si>
   <si>
     <t>East Texas Juniors</t>
   </si>
@@ -804,74 +804,74 @@
         <v>60.976</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8">
         <v>56.508</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" t="s">
         <v>33</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">