--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -179,84 +179,84 @@
   <si>
     <t>G17TXIMG3NT</t>
   </si>
   <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t xml:space="preserve">NET 17's </t>
   </si>
   <si>
     <t>NET 17's</t>
   </si>
   <si>
     <t>G17NETJR1NT</t>
   </si>
   <si>
     <t>17S</t>
   </si>
   <si>
     <t>AVA 17S</t>
   </si>
   <si>
     <t>G17AVAWM2BY</t>
   </si>
   <si>
+    <t>RocketFuel Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rocketfuel318 17s SHR</t>
+  </si>
+  <si>
+    <t>RVC318 17SHR</t>
+  </si>
+  <si>
+    <t>G17RFUEL2BY</t>
+  </si>
+  <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>17 Boys</t>
   </si>
   <si>
     <t>Waco Lightning 17 Black</t>
   </si>
   <si>
     <t>B17WACLV1NT</t>
   </si>
   <si>
     <t>White Oak Juniors Volleyball Club</t>
   </si>
   <si>
     <t>WOJRS17U_2026</t>
   </si>
   <si>
     <t>WOJRS17U</t>
   </si>
   <si>
     <t>G17WOJVC1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G17RFUEL2BY</t>
   </si>
   <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>17 ELITE</t>
   </si>
   <si>
     <t>HOT SHOTS 17E</t>
   </si>
   <si>
     <t>G17CADHS2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>