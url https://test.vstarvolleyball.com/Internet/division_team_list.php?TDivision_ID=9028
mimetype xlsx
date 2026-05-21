--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -194,72 +194,72 @@
   <si>
     <t>Integrity 14 Club White</t>
   </si>
   <si>
     <t>G14INTEG5NT</t>
   </si>
   <si>
     <t>14 Bolt Navy</t>
   </si>
   <si>
     <t>NRG 14 Bolt Navy</t>
   </si>
   <si>
     <t>G14NRGVC7NT</t>
   </si>
   <si>
     <t>TIV 14 Elite</t>
   </si>
   <si>
     <t>Image 14 Elite</t>
   </si>
   <si>
     <t>G14TXIMG4NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Red Oak 13 Local</t>
+  </si>
+  <si>
+    <t>DN Red Oak 13 Local</t>
+  </si>
+  <si>
+    <t>G13DRIVE5NT</t>
+  </si>
+  <si>
     <t>CUVB Fort Worth</t>
   </si>
   <si>
     <t>14 White Jadore</t>
   </si>
   <si>
     <t>CUVB 14 Jadore</t>
   </si>
   <si>
     <t>G14CUVBC2NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G13DRIVE5NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 13u Astro</t>
   </si>
   <si>
     <t>G13PEGAC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>PAC 14u Astro</t>
   </si>
   <si>
     <t>G14PEGAC1NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 14 Texoma</t>
   </si>