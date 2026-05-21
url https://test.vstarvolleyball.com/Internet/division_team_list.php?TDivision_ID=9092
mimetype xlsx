--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -80,66 +80,66 @@
   <si>
     <t>G11WFELT1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>11 Black M’Kayla</t>
   </si>
   <si>
     <t>EMV 11 Black M’Kayla</t>
   </si>
   <si>
     <t>G11EAGMT2NT</t>
   </si>
   <si>
     <t>Windthorst 11</t>
   </si>
   <si>
     <t>G11WINDT1NT</t>
   </si>
   <si>
+    <t>10 Black</t>
+  </si>
+  <si>
+    <t>WF Elite 10 Black</t>
+  </si>
+  <si>
+    <t>G10WFELT1NT</t>
+  </si>
+  <si>
     <t>11 White</t>
   </si>
   <si>
     <t>WF Elite 11 White</t>
   </si>
   <si>
     <t>G11WFELT2NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G10WFELT1NT</t>
   </si>
   <si>
     <t>WVC VERNON 10</t>
   </si>
   <si>
     <t>G10WINDT2NT</t>
   </si>
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>11.1 Regional</t>
   </si>
   <si>
     <t>Pono 11.1 Brian</t>
   </si>
   <si>
     <t>G11PONOV1NT</t>
   </si>
   <si>
     <t>10 Black Meredith</t>
   </si>
   <si>
     <t>EMV 10 Black Meredith</t>
   </si>