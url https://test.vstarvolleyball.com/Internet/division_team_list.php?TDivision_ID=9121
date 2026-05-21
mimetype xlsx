--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -272,114 +272,114 @@
   <si>
     <t>G14ALLEG2NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>14 Club White</t>
   </si>
   <si>
     <t>Integrity 14 Club White</t>
   </si>
   <si>
     <t>G14INTEG5NT</t>
   </si>
   <si>
     <t>Flyers 14 REG-Ashley</t>
   </si>
   <si>
     <t>G14FRFLY7NT</t>
   </si>
   <si>
     <t>CUVB Fort Worth</t>
   </si>
   <si>
+    <t>14 White Jadore</t>
+  </si>
+  <si>
+    <t>CUVB 14 Jadore</t>
+  </si>
+  <si>
+    <t>G14CUVBC2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fort Smith Jrs </t>
+  </si>
+  <si>
+    <t>FSJ 14 Regional Plus</t>
+  </si>
+  <si>
+    <t>G14FSJVB3DE</t>
+  </si>
+  <si>
+    <t>Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>EVA 14 White</t>
+  </si>
+  <si>
+    <t>G14EVAVB4DE</t>
+  </si>
+  <si>
+    <t>Rise Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rise 14-2</t>
+  </si>
+  <si>
+    <t>G14RISEV2OK</t>
+  </si>
+  <si>
+    <t>Parker County Elite</t>
+  </si>
+  <si>
+    <t>PC Elite 14.2</t>
+  </si>
+  <si>
+    <t>G14PCEVB2NT</t>
+  </si>
+  <si>
+    <t>Atomic Volleyball Club</t>
+  </si>
+  <si>
+    <t>14U</t>
+  </si>
+  <si>
+    <t>Atomic VC 14</t>
+  </si>
+  <si>
+    <t>G14ATOMV1NT</t>
+  </si>
+  <si>
     <t>14 White Tielar</t>
   </si>
   <si>
     <t>CUVB 14 Tielar</t>
   </si>
   <si>
     <t>G14CUVBC3NT</t>
-  </si>
-[...55 lines deleted...]
-    <t>G14ATOMV1NT</t>
   </si>
   <si>
     <t>14 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>FH 14 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>G14FIELD5NT</t>
   </si>
   <si>
     <t>Windthorst 14 PrimeTime</t>
   </si>
   <si>
     <t>WVC 14-PrimeTime</t>
   </si>
   <si>
     <t>G14WINDT2NT</t>
   </si>
   <si>
     <t>287 Select Volleyball Club</t>
   </si>
   <si>
     <t>14 Navy</t>
   </si>
@@ -1232,54 +1232,54 @@
         <v>57.629</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>85</v>
       </c>
       <c r="B24" t="s">
         <v>86</v>
       </c>
       <c r="C24" t="s">
         <v>87</v>
       </c>
       <c r="D24" t="s">
         <v>88</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C25" t="s">
         <v>90</v>
       </c>
       <c r="D25" t="s">
         <v>91</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>92</v>
       </c>
       <c r="B26" t="s">
         <v>93</v>
       </c>
       <c r="C26" t="s">
         <v>93</v>
       </c>
       <c r="D26" t="s">
@@ -1294,89 +1294,89 @@
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>95</v>
       </c>
       <c r="B27" t="s">
         <v>96</v>
       </c>
       <c r="C27" t="s">
         <v>96</v>
       </c>
       <c r="D27" t="s">
         <v>97</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>98</v>
       </c>
-      <c r="B28" t="s">
-        <v>99</v>
+      <c r="B28">
+        <v>14.2</v>
       </c>
       <c r="C28" t="s">
         <v>99</v>
       </c>
       <c r="D28" t="s">
         <v>100</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>101</v>
       </c>
-      <c r="B29">
-        <v>14.2</v>
+      <c r="B29" t="s">
+        <v>102</v>
       </c>
       <c r="C29" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D29" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>105</v>
       </c>
       <c r="C30" t="s">
         <v>106</v>
       </c>
       <c r="D30" t="s">
         <v>107</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>69</v>
       </c>
       <c r="B31" t="s">
         <v>108</v>
       </c>
       <c r="C31" t="s">