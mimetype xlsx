--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -152,99 +152,99 @@
   <si>
     <t>G13LIVBC1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 13 Blue</t>
   </si>
   <si>
     <t>G13ALLEG1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 13 White</t>
   </si>
   <si>
     <t>DN 13 White</t>
   </si>
   <si>
     <t>G13DRIVE3NT</t>
   </si>
   <si>
+    <t>Washington County Juniors</t>
+  </si>
+  <si>
+    <t>WCJ 131</t>
+  </si>
+  <si>
+    <t>G13WASHC2LS</t>
+  </si>
+  <si>
     <t>Austin Skyline Juniors</t>
   </si>
   <si>
     <t>13 Molten</t>
   </si>
   <si>
     <t>AUSKY 13 Molten</t>
   </si>
   <si>
     <t>G13ASKYL3LS</t>
   </si>
   <si>
-    <t>Washington County Juniors</t>
-[...5 lines deleted...]
-    <t>G13WASHC2LS</t>
+    <t>13 Metro</t>
+  </si>
+  <si>
+    <t>DN 13 Metro</t>
+  </si>
+  <si>
+    <t>G13DRIVE6NT</t>
   </si>
   <si>
     <t>13 UA White</t>
   </si>
   <si>
     <t>Waco Jrs 13 UA White</t>
   </si>
   <si>
     <t>G13WACOV3LS</t>
   </si>
   <si>
     <t>Nola Elite Volleyball Club</t>
   </si>
   <si>
     <t>13U</t>
   </si>
   <si>
     <t>NolaE</t>
   </si>
   <si>
     <t>G13NOLAE99BY</t>
-  </si>
-[...7 lines deleted...]
-    <t>G13DRIVE6NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -788,129 +788,129 @@
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11">
         <v>58.822</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>46</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12">
+        <v>131</v>
+      </c>
+      <c r="C12" t="s">
         <v>47</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14" t="s">
         <v>55</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" t="s">
         <v>56</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>57</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
         <v>61</v>
       </c>
       <c r="D16" t="s">
         <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>