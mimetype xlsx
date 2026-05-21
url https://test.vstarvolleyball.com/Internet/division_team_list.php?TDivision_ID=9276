--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -239,78 +239,78 @@
   <si>
     <t>Team North Texas - (TNT)</t>
   </si>
   <si>
     <t xml:space="preserve">14 Slammers </t>
   </si>
   <si>
     <t>TNT 14 SLAMMERS</t>
   </si>
   <si>
     <t>G14TNTLC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Bullitt Volleyball Club</t>
   </si>
   <si>
     <t>BVA 14's</t>
   </si>
   <si>
     <t>G14WWVBC1NT</t>
   </si>
   <si>
+    <t>14 Rio Vista</t>
+  </si>
+  <si>
+    <t>Waco Lightning14 RioVista</t>
+  </si>
+  <si>
+    <t>G14WACLV3NT</t>
+  </si>
+  <si>
+    <t>Waco Lightning 14 White</t>
+  </si>
+  <si>
+    <t>G14WACLV4NT</t>
+  </si>
+  <si>
+    <t>Waco Lightning 14 Blue</t>
+  </si>
+  <si>
+    <t>G14WACLV2LS</t>
+  </si>
+  <si>
     <t>13/14u Red Whitesboro</t>
   </si>
   <si>
     <t>FH 13/14u Red Whitesboro</t>
   </si>
   <si>
     <t>G14FIELD6NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G14WACLV2LS</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>14 Prep Steel</t>
   </si>
   <si>
     <t>Arete 14 Prep Steel</t>
   </si>
   <si>
     <t>G14ARETE6NT</t>
   </si>
   <si>
     <t>DroppedPaid</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1047,114 +1047,114 @@
         <v>67.58199999999999</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" t="s">
         <v>73</v>
       </c>
       <c r="D20" t="s">
         <v>74</v>
       </c>
       <c r="E20" t="s">
         <v>71</v>
       </c>
       <c r="F20">
         <v>62.351</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" t="s">
         <v>76</v>
       </c>
       <c r="D21" t="s">
         <v>77</v>
       </c>
       <c r="E21" t="s">
         <v>71</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" t="s">
         <v>78</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E22" t="s">
         <v>71</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="C23" t="s">
+        <v>80</v>
+      </c>
+      <c r="D23" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E23" t="s">
         <v>71</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B24" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="C24" t="s">
         <v>83</v>
       </c>
       <c r="D24" t="s">
         <v>84</v>
       </c>
       <c r="E24" t="s">
         <v>71</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>85</v>
       </c>
       <c r="B25" t="s">
         <v>86</v>
       </c>
       <c r="C25" t="s">
         <v>87</v>
       </c>
       <c r="D25" t="s">