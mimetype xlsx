--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -32,120 +32,120 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>10 Black Meredith</t>
+  </si>
+  <si>
+    <t>EMV 10 Black Meredith</t>
+  </si>
+  <si>
+    <t>G10EAGMT2NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>9'S NATIONAL GREEN</t>
   </si>
   <si>
     <t>Madfrog 9N Green</t>
   </si>
   <si>
     <t>G09FROGS1NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...1 lines deleted...]
-  <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>10 Black</t>
   </si>
   <si>
     <t>WF Elite 10 Black</t>
   </si>
   <si>
     <t>G10WFELT1NT</t>
   </si>
   <si>
-    <t>Eagle Mountain Volleyball</t>
-[...8 lines deleted...]
-    <t>G10EAGMT2NT</t>
+    <t>Windthorst Volleyball Club</t>
+  </si>
+  <si>
+    <t>Windthorst 10</t>
+  </si>
+  <si>
+    <t>G10WINDT1NT</t>
+  </si>
+  <si>
+    <t>Pending</t>
+  </si>
+  <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>South 10 Royal</t>
+  </si>
+  <si>
+    <t>TAV South 10 Royal</t>
+  </si>
+  <si>
+    <t>G10TXADV5NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 9 Blue Mindy</t>
   </si>
   <si>
     <t>G091UNVB2NT</t>
-  </si>
-[...22 lines deleted...]
-    <t>G10TXADV5NT</t>
   </si>
   <si>
     <t>Urban VBC</t>
   </si>
   <si>
     <t>10U Black</t>
   </si>
   <si>
     <t>UVC 10U Black</t>
   </si>
   <si>
     <t>G10URBAN1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -588,68 +588,68 @@
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>22</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>22</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">