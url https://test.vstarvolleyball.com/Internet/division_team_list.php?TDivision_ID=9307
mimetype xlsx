--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -347,102 +347,102 @@
   <si>
     <t>G14SIXTY4NT</t>
   </si>
   <si>
     <t xml:space="preserve"> EAST 14'S DIAMOND </t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog East 14 Diamond </t>
   </si>
   <si>
     <t>G14FROGS7NT</t>
   </si>
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>14 Gold</t>
   </si>
   <si>
     <t>Victory 14 Gold</t>
   </si>
   <si>
     <t>G14VCTRY5NT</t>
   </si>
   <si>
+    <t>Freedom Volleyball Club</t>
+  </si>
+  <si>
+    <t>FAV 14 Black</t>
+  </si>
+  <si>
+    <t>G14FREVB1NT</t>
+  </si>
+  <si>
+    <t>NET 14's RED</t>
+  </si>
+  <si>
+    <t>G14NETJR2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hard Hitters 14U Pink </t>
+  </si>
+  <si>
+    <t>Hard Hitters 14P</t>
+  </si>
+  <si>
+    <t>G14ABAHH2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Amarillo Xtreme 14 Riot</t>
+  </si>
+  <si>
+    <t>Ama Xtreme 14 Riot</t>
+  </si>
+  <si>
+    <t>G14AMXTR5SU</t>
+  </si>
+  <si>
     <t>287 Select Volleyball Club</t>
   </si>
   <si>
     <t>14 Navy</t>
   </si>
   <si>
     <t>287SVC 14 Navy</t>
   </si>
   <si>
     <t>G14287SV99NT</t>
   </si>
   <si>
     <t>Amarillo Xtreme 14 Blackout</t>
   </si>
   <si>
     <t>Ama Xtreme 14 Blackout</t>
   </si>
   <si>
     <t>G14AMXTR6SU</t>
-  </si>
-[...31 lines deleted...]
-    <t>G14AMXTR5SU</t>
   </si>
   <si>
     <t>OKC HEAT VBC</t>
   </si>
   <si>
     <t>HEAT 14 NATIONAL</t>
   </si>
   <si>
     <t>G14OKCHE1OK</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>14 Regional Blue</t>
   </si>
   <si>
     <t>Liberty 14 Regional Blue</t>
   </si>
   <si>
     <t>G14LIVBC2NT</t>
   </si>
 </sst>
 </file>
 
@@ -1368,128 +1368,128 @@
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>107</v>
       </c>
       <c r="B29" t="s">
         <v>108</v>
       </c>
       <c r="C29" t="s">
         <v>109</v>
       </c>
       <c r="D29" t="s">
         <v>110</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
       <c r="F29">
         <v>56.563</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>111</v>
       </c>
       <c r="B30" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30" t="s">
         <v>112</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B31" t="s">
+        <v>114</v>
+      </c>
+      <c r="C31" t="s">
+        <v>114</v>
+      </c>
+      <c r="D31" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B32" t="s">
+        <v>116</v>
+      </c>
+      <c r="C32" t="s">
+        <v>117</v>
+      </c>
+      <c r="D32" t="s">
         <v>118</v>
-      </c>
-[...7 lines deleted...]
-        <v>120</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B33" t="s">
+        <v>119</v>
+      </c>
+      <c r="C33" t="s">
+        <v>120</v>
+      </c>
+      <c r="D33" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>67</v>
+        <v>122</v>
       </c>
       <c r="B34" t="s">
         <v>123</v>
       </c>
       <c r="C34" t="s">
         <v>124</v>
       </c>
       <c r="D34" t="s">
         <v>125</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>26</v>
       </c>
       <c r="B35" t="s">
         <v>126</v>
       </c>
       <c r="C35" t="s">