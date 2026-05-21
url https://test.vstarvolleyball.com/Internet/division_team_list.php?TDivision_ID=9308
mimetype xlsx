--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -197,72 +197,72 @@
   <si>
     <t>RYZE 13.1 Premier</t>
   </si>
   <si>
     <t>G13RYZEV1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Red Oak 13 Elite</t>
   </si>
   <si>
     <t>DN Red Oak 13 Elite</t>
   </si>
   <si>
     <t>G13DRIVE4NT</t>
   </si>
   <si>
     <t>Power 13 White</t>
   </si>
   <si>
     <t>G13POWER3NT</t>
   </si>
   <si>
+    <t>1United 13 Texoma</t>
+  </si>
+  <si>
+    <t>G131UNVB7NT</t>
+  </si>
+  <si>
+    <t>ABA Hard Hitters Volleyball Club</t>
+  </si>
+  <si>
+    <t>Hard Hitters 13U</t>
+  </si>
+  <si>
+    <t>G13ABAHH1NT</t>
+  </si>
+  <si>
     <t>13 Metro</t>
   </si>
   <si>
     <t>DN 13 Metro</t>
   </si>
   <si>
     <t>G13DRIVE6NT</t>
-  </si>
-[...13 lines deleted...]
-    <t>G13ABAHH1NT</t>
   </si>
   <si>
     <t>Panola</t>
   </si>
   <si>
     <t>Aces 13U</t>
   </si>
   <si>
     <t>Panola Aces 13U</t>
   </si>
   <si>
     <t>G13PANOA1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -919,94 +919,94 @@
         <v>56.565</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>16</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" t="s">
         <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16">
         <v>56.273</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
+        <v>61</v>
+      </c>
+      <c r="D17" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>19</v>
+        <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>64</v>
       </c>
       <c r="D18" t="s">
         <v>65</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C19" t="s">
         <v>67</v>
       </c>
       <c r="D19" t="s">
         <v>68</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="B20" t="s">
         <v>70</v>
       </c>
       <c r="C20" t="s">
         <v>71</v>
       </c>
       <c r="D20" t="s">