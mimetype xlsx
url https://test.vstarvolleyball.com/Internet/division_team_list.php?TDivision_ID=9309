--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -107,69 +107,69 @@
   <si>
     <t>G12AMSVC2NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 12N White</t>
   </si>
   <si>
     <t>G121UNVB2NT</t>
   </si>
   <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>11 National Red</t>
   </si>
   <si>
     <t>EXCEL 11N Red</t>
   </si>
   <si>
     <t>G11EXCEL1NT</t>
   </si>
   <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>12 Elite Green</t>
+  </si>
+  <si>
+    <t>Victory 12 Elite Green</t>
+  </si>
+  <si>
+    <t>G12VCTRY2NT</t>
+  </si>
+  <si>
     <t>12 White - Lara</t>
   </si>
   <si>
     <t>Skyline 12 White Lara</t>
   </si>
   <si>
     <t>G12SKYLN3NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G12VCTRY2NT</t>
   </si>
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>12 Black Kevin</t>
   </si>
   <si>
     <t>TEJAS 12 Black Kevin</t>
   </si>
   <si>
     <t>G12TEJAS1NT</t>
   </si>
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>12 National Blue</t>
   </si>
   <si>
     <t>Summit 12 National Blue</t>
   </si>
   <si>
     <t>G12DSUMM1NT</t>
   </si>
@@ -847,71 +847,71 @@
         <v>85.471</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>83.967</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8">
         <v>81.277</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9">
         <v>81.277</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
@@ -1007,51 +1007,51 @@
         <v>70.212</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>59</v>
       </c>
       <c r="D15" t="s">
         <v>60</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>70.212</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="D16" t="s">
         <v>63</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16">
         <v>66.991</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" t="s">