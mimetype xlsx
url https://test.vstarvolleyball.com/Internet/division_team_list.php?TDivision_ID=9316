--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -86,71 +86,71 @@
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 17 Black</t>
   </si>
   <si>
     <t>DN 17 Black</t>
   </si>
   <si>
     <t>G17DRIVE2NT</t>
   </si>
   <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables  EPA 17 Platinum</t>
   </si>
   <si>
     <t>UEPA 17P</t>
   </si>
   <si>
     <t>G17UNTOU3NT</t>
   </si>
   <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>17 Kaos White</t>
+  </si>
+  <si>
+    <t>360 17 Kaos White</t>
+  </si>
+  <si>
+    <t>G17SIXTY4NT</t>
+  </si>
+  <si>
     <t>Reign Volleyball Club</t>
   </si>
   <si>
     <t>REIGN-17-BLACK</t>
   </si>
   <si>
     <t>G17REIGN1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">360 Volleyball Club </t>
-[...10 lines deleted...]
-  <si>
     <t>Untouchables EPA 17 Gold</t>
   </si>
   <si>
     <t>UEPA 17G</t>
   </si>
   <si>
     <t>G17UNTOU2NT</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>Windthorst 17-IMPACT</t>
   </si>
   <si>
     <t>WINDTHORST 17-IMPACT</t>
   </si>
   <si>
     <t>G17WINDT1NT</t>
   </si>
   <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t>17 Elite</t>
@@ -170,93 +170,93 @@
   <si>
     <t>G17ALLEG2NT</t>
   </si>
   <si>
     <t>Valor Volleyball Club</t>
   </si>
   <si>
     <t>Valor 17 Black</t>
   </si>
   <si>
     <t>G17VALVB1NT</t>
   </si>
   <si>
     <t>Team North Texas - (TNT)</t>
   </si>
   <si>
     <t xml:space="preserve">17 Dynamite </t>
   </si>
   <si>
     <t>TNT 17 Dynamite</t>
   </si>
   <si>
     <t>G17TNTLC1NT</t>
   </si>
   <si>
+    <t>RapidFire VBC</t>
+  </si>
+  <si>
+    <t>Boom 17</t>
+  </si>
+  <si>
+    <t>RVC Boom 17</t>
+  </si>
+  <si>
+    <t>B17RFVBC1SU</t>
+  </si>
+  <si>
     <t>405 Drive</t>
   </si>
   <si>
     <t>17-1</t>
   </si>
   <si>
     <t>405 Drive 17-1</t>
   </si>
   <si>
     <t>G17DRIVE1OK</t>
   </si>
   <si>
-    <t>RapidFire VBC</t>
-[...8 lines deleted...]
-    <t>B17RFVBC1SU</t>
+    <t>16/17 Metro</t>
+  </si>
+  <si>
+    <t>DN 16/17 Metro</t>
+  </si>
+  <si>
+    <t>G17DRIVE4NT</t>
   </si>
   <si>
     <t>797 Empire</t>
   </si>
   <si>
     <t>17s</t>
   </si>
   <si>
     <t>797 Empire 17</t>
   </si>
   <si>
     <t>G17797EM1SU</t>
-  </si>
-[...7 lines deleted...]
-    <t>G17DRIVE4NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -681,71 +681,71 @@
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5" t="s">
         <v>21</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>72.902</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>68.33199999999999</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>68.33199999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
@@ -878,71 +878,71 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>59</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" t="s">
         <v>60</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>61</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" t="s">
         <v>65</v>
       </c>
       <c r="D17" t="s">
         <v>66</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>