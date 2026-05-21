--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -119,69 +119,69 @@
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>14 Elite</t>
   </si>
   <si>
     <t>No Limits 14 Elite</t>
   </si>
   <si>
     <t>G14NLVBC1NT</t>
   </si>
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>14 EXV Blue</t>
   </si>
   <si>
     <t>Vision 14 EXV Blue</t>
   </si>
   <si>
     <t>G14VIVBC1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>14'S ELITE BLACK</t>
+  </si>
+  <si>
+    <t>Madfrog 14E Black</t>
+  </si>
+  <si>
+    <t>G14FROGS5NT</t>
+  </si>
+  <si>
     <t>Untouchables EPA 14 Gold</t>
   </si>
   <si>
     <t>UEPA 14G</t>
   </si>
   <si>
     <t>G14UNTOU2NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G14FROGS5NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 14 Black</t>
   </si>
   <si>
     <t>DN 14 Black</t>
   </si>
   <si>
     <t>G14DRIVE2NT</t>
   </si>
   <si>
     <t>WC-14 PINK</t>
   </si>
   <si>
     <t>Wrecking Crew 14P</t>
   </si>
   <si>
     <t>G14WCREW3NT</t>
   </si>
   <si>
     <t>WC-14 BLACK</t>
   </si>
@@ -762,71 +762,71 @@
         <v>73.31100000000001</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>68.23099999999999</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>67.872</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>67.872</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
@@ -902,51 +902,51 @@
         <v>57.277</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>59</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
         <v>61</v>
       </c>
       <c r="D16" t="s">
         <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">