--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -200,96 +200,96 @@
   <si>
     <t>LS Thunder 14 Blue</t>
   </si>
   <si>
     <t>G14STARL2NT</t>
   </si>
   <si>
     <t>Smith County Fire Volleyball</t>
   </si>
   <si>
     <t>SCFVB14</t>
   </si>
   <si>
     <t>G14SCFVB1NT</t>
   </si>
   <si>
     <t>14 Metro White Mariah</t>
   </si>
   <si>
     <t>EMV 14 Metro White Mariah</t>
   </si>
   <si>
     <t>G14EAGMT6NT</t>
   </si>
   <si>
+    <t>Ohana Volleyball</t>
+  </si>
+  <si>
+    <t>14 Blue</t>
+  </si>
+  <si>
+    <t>Ohana V 14 Blue</t>
+  </si>
+  <si>
+    <t>G14OHANA1NT</t>
+  </si>
+  <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
   <si>
     <t>FW Fire 14 Springtown</t>
   </si>
   <si>
     <t>G14FWFIR4NT</t>
   </si>
   <si>
     <t>Lonestar Thunder 14 Black</t>
   </si>
   <si>
     <t>LS Thunder 14 Black</t>
   </si>
   <si>
     <t>G14STARL1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Hard Hitters 14U Pink </t>
   </si>
   <si>
     <t>Hard Hitters 14P</t>
   </si>
   <si>
     <t>G14ABAHH2NT</t>
   </si>
   <si>
     <t>Dallas Arsenal VBC</t>
   </si>
   <si>
     <t>Arsenal 14 Black</t>
   </si>
   <si>
     <t>G14DAVBC4NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G14OHANA1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 14 White</t>
   </si>
   <si>
     <t>G14ALLEG3NT</t>
   </si>
   <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>14 REGIONAL</t>
   </si>
   <si>
     <t>HOT SHOTS 14R</t>
   </si>
   <si>
     <t>G14CADHS2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
@@ -947,128 +947,128 @@
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" t="s">
         <v>60</v>
       </c>
       <c r="D15" t="s">
         <v>61</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15">
         <v>56.408</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="B19" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="C19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="C20" t="s">
         <v>76</v>
       </c>
       <c r="D20" t="s">
         <v>77</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>78</v>
       </c>
       <c r="B21" t="s">
         <v>79</v>
       </c>
       <c r="C21" t="s">
         <v>79</v>
       </c>
       <c r="D21" t="s">