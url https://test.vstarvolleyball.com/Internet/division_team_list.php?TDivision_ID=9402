--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -95,63 +95,63 @@
   <si>
     <t>Accelerate Volleyball Club</t>
   </si>
   <si>
     <t>ACCELERATE11 RED LEWIS</t>
   </si>
   <si>
     <t>ACCEL 11 RED LEWIS</t>
   </si>
   <si>
     <t>G11ACCEL1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>EAST 11'S DIAMOND</t>
   </si>
   <si>
     <t>Madfrog East 11 Diamond</t>
   </si>
   <si>
     <t>G11FROGS6NT</t>
   </si>
   <si>
+    <t>11 Ikaika-Ashleigh</t>
+  </si>
+  <si>
+    <t>FH 11 Ikaika-Ashleigh</t>
+  </si>
+  <si>
+    <t>G11FIELD2NT</t>
+  </si>
+  <si>
     <t>1United 10N Blue</t>
   </si>
   <si>
     <t>G101UNVB1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G11FIELD2NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -593,74 +593,74 @@
         <v>68.889</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>