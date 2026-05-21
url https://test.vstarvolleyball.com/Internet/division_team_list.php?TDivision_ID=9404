--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -107,93 +107,93 @@
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 12 Regional</t>
   </si>
   <si>
     <t>G121UNVB5NT</t>
   </si>
   <si>
     <t>Texas Pistols West</t>
   </si>
   <si>
     <t>12-1</t>
   </si>
   <si>
     <t>TXPW12-1</t>
   </si>
   <si>
     <t>G12TXPWV1SU</t>
   </si>
   <si>
+    <t>Ohana Volleyball</t>
+  </si>
+  <si>
+    <t>Ohana V 12 Blue</t>
+  </si>
+  <si>
+    <t>G12OHANA1NT</t>
+  </si>
+  <si>
+    <t>Dynasty Volleyball Club</t>
+  </si>
+  <si>
+    <t>Dynasty 12u</t>
+  </si>
+  <si>
+    <t>DVC12</t>
+  </si>
+  <si>
+    <t>G12DYNVB1LS</t>
+  </si>
+  <si>
+    <t>Excel Volleyball</t>
+  </si>
+  <si>
+    <t>12 White Boys</t>
+  </si>
+  <si>
+    <t>EXCEL 12 White Boys</t>
+  </si>
+  <si>
+    <t>B12EXCEL2NT</t>
+  </si>
+  <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>South 12 Royal</t>
   </si>
   <si>
     <t>TAV South 12 Royal</t>
   </si>
   <si>
     <t>G12TXADV4NT</t>
-  </si>
-[...31 lines deleted...]
-    <t>B12EXCEL2NT</t>
   </si>
   <si>
     <t>12 National Blue</t>
   </si>
   <si>
     <t>EXCEL 12 National Blue</t>
   </si>
   <si>
     <t>G12EXCEL3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -670,71 +670,71 @@
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" t="s">
         <v>32</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
@@ -747,51 +747,51 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>49</v>
       </c>
       <c r="F12">
         <v>78.92</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>