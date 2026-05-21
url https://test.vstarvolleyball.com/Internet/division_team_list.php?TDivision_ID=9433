--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -86,87 +86,87 @@
   <si>
     <t>12 EXV Black</t>
   </si>
   <si>
     <t>Vision 12 EXV Black</t>
   </si>
   <si>
     <t>G12VIVBC1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>12 Alaka'i-Nina</t>
   </si>
   <si>
     <t>FH 12 Alaka'i-Nina</t>
   </si>
   <si>
     <t>G12FIELD4NT</t>
   </si>
   <si>
+    <t>East Texas Alliance1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 Black </t>
+  </si>
+  <si>
+    <t>ETA1 12 Black</t>
+  </si>
+  <si>
+    <t>G12ETA1V1NT</t>
+  </si>
+  <si>
+    <t>12 Gold</t>
+  </si>
+  <si>
+    <t>TAV 12 Gold</t>
+  </si>
+  <si>
+    <t>G12TXADV3NT</t>
+  </si>
+  <si>
     <t>South 12 Burleson</t>
   </si>
   <si>
     <t xml:space="preserve">TAV South 12 Burleson </t>
   </si>
   <si>
     <t>G12TXADV5NT</t>
   </si>
   <si>
     <t>South 12 Royal</t>
   </si>
   <si>
     <t>TAV South 12 Royal</t>
   </si>
   <si>
     <t>G12TXADV4NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G12TXADV3NT</t>
   </si>
   <si>
     <t>12 Alaka'i-Erica</t>
   </si>
   <si>
     <t>FH 12 Alaka'i-Erica</t>
   </si>
   <si>
     <t>G12FIELD5NT</t>
   </si>
   <si>
     <t>12 Alaka'i-Kennedy</t>
   </si>
   <si>
     <t>FH 12 Alaka'i-Kennedy</t>
   </si>
   <si>
     <t>G12FIELD3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
@@ -609,91 +609,91 @@
         <v>75.506</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5" t="s">
         <v>21</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5">
         <v>67.706</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="B6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">