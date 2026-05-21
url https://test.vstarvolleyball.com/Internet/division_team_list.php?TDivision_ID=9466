--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -59,72 +59,72 @@
   <si>
     <t>12 Red</t>
   </si>
   <si>
     <t>Blocskport 12R</t>
   </si>
   <si>
     <t>G12BLOCK1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Reign Volleyball Club</t>
   </si>
   <si>
     <t>12 Pink</t>
   </si>
   <si>
     <t>REIGN-12-PINK</t>
   </si>
   <si>
     <t>G12REIGN3NT</t>
   </si>
   <si>
+    <t>Dallas Starlings  VBC</t>
+  </si>
+  <si>
+    <t>Lonestar Thunder 12 Blue</t>
+  </si>
+  <si>
+    <t>G12STARL2NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
     <t>Texas Legends Volleyball</t>
   </si>
   <si>
     <t>11 Blue</t>
   </si>
   <si>
     <t>TX legends 11 Blue</t>
   </si>
   <si>
     <t>G11TXLEG2LS</t>
-  </si>
-[...10 lines deleted...]
-    <t>G12STARL2NT</t>
   </si>
   <si>
     <t>Atomic Volleyball Club</t>
   </si>
   <si>
     <t>12U</t>
   </si>
   <si>
     <t>Atomic VC 12</t>
   </si>
   <si>
     <t>G12ATOMV1NT</t>
   </si>
   <si>
     <t>Gravity Athletics Volleyball Club</t>
   </si>
   <si>
     <t>U12 BLACK</t>
   </si>
   <si>
     <t xml:space="preserve">GAVBC U12 BLACK </t>
   </si>
   <si>
     <t>G12GAVBC99NT</t>
   </si>
@@ -539,77 +539,77 @@
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
         <v>68.93600000000001</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
         <v>17</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="F4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>