--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -62,74 +62,74 @@
   <si>
     <t>Summit 17 National Blue</t>
   </si>
   <si>
     <t>G17DSUMM1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>17 Black Arthur</t>
   </si>
   <si>
     <t>TEJAS 17 Black Arthur</t>
   </si>
   <si>
     <t>G17TEJAS2NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>17 National Green</t>
+  </si>
+  <si>
+    <t>Victory 17 National Green</t>
+  </si>
+  <si>
+    <t>G17VCTRY2NT</t>
+  </si>
+  <si>
     <t>East Texas Alliance1</t>
   </si>
   <si>
     <t>17 Black</t>
   </si>
   <si>
     <t>ETA1 17 Black</t>
   </si>
   <si>
     <t>G17ETA1V1NT</t>
   </si>
   <si>
-    <t>VICTORY VBC</t>
-[...10 lines deleted...]
-  <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>DIG 17 Black</t>
   </si>
   <si>
     <t>G17DIGVB1NT</t>
   </si>
   <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>EXCEL 17 National Blue</t>
   </si>
   <si>
     <t>G17EXCEL3NT</t>
   </si>
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>17 National Black</t>
   </si>
   <si>
     <t>APV 17 National Black</t>
@@ -251,69 +251,69 @@
   <si>
     <t>G17PINEY2NT</t>
   </si>
   <si>
     <t>FW Fire 17 White</t>
   </si>
   <si>
     <t>FWFIRE 17W</t>
   </si>
   <si>
     <t>G17FWFIR3NT</t>
   </si>
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t xml:space="preserve"> 17 Regional WF</t>
   </si>
   <si>
     <t>No Limits 17 Regional WF</t>
   </si>
   <si>
     <t>G17NLVBC3NT</t>
   </si>
   <si>
+    <t>RocketFuel Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rocketfuel318 17s SHR</t>
+  </si>
+  <si>
+    <t>RVC318 17SHR</t>
+  </si>
+  <si>
+    <t>G17RFUEL2BY</t>
+  </si>
+  <si>
     <t>Resilient Volleyball</t>
   </si>
   <si>
     <t>RVC 17 Black</t>
   </si>
   <si>
     <t>G17RESVB1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G17RFUEL2BY</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 17 White</t>
   </si>
   <si>
     <t>DN 17 White</t>
   </si>
   <si>
     <t>G17DRIVE3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -753,51 +753,51 @@
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5" t="s">
         <v>21</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
         <v>78.85299999999999</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6">
         <v>77.809</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
@@ -853,51 +853,51 @@
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>70.858</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11">
         <v>64.56</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
@@ -973,51 +973,51 @@
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="D16" t="s">
         <v>63</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>62.61</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C17" t="s">
         <v>64</v>
       </c>
       <c r="D17" t="s">
         <v>65</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>62.536</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" t="s">
         <v>66</v>
       </c>
       <c r="D18" t="s">
@@ -1073,71 +1073,71 @@
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" t="s">
         <v>77</v>
       </c>
       <c r="D21" t="s">
         <v>78</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="C22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="C23" t="s">
         <v>84</v>
       </c>
       <c r="D23" t="s">
         <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>86</v>
       </c>
       <c r="B24" t="s">
         <v>87</v>
       </c>
       <c r="C24" t="s">
         <v>88</v>
       </c>
       <c r="D24" t="s">