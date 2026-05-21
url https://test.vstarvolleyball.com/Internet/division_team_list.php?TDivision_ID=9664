--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -155,72 +155,72 @@
   <si>
     <t>G17TCEVB1BY</t>
   </si>
   <si>
     <t>Valor Volleyball Club</t>
   </si>
   <si>
     <t>17 Black</t>
   </si>
   <si>
     <t>Valor 17 Black</t>
   </si>
   <si>
     <t>G17VALVB1NT</t>
   </si>
   <si>
     <t>17 JOE</t>
   </si>
   <si>
     <t>TC ELITE 17J</t>
   </si>
   <si>
     <t>G17TCEVB2BY</t>
   </si>
   <si>
+    <t xml:space="preserve">Apex </t>
+  </si>
+  <si>
+    <t>17-1</t>
+  </si>
+  <si>
+    <t>Apex17-1</t>
+  </si>
+  <si>
+    <t>G17APEXV1OK</t>
+  </si>
+  <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t xml:space="preserve"> 17 Regional WF</t>
   </si>
   <si>
     <t>No Limits 17 Regional WF</t>
   </si>
   <si>
     <t>G17NLVBC3NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G17APEXV1OK</t>
   </si>
   <si>
     <t>Volley Pro Juniors</t>
   </si>
   <si>
     <t>17 Silver</t>
   </si>
   <si>
     <t>VPJ 17 Silver</t>
   </si>
   <si>
     <t>G17VPROJ2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>17 Club Blue</t>
   </si>
   <si>
     <t>Integrity 17 Club Blue</t>
   </si>
   <si>
     <t>G17INTEG3NT</t>
   </si>