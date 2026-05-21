--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -119,75 +119,75 @@
   <si>
     <t>G17TXLEG3LS</t>
   </si>
   <si>
     <t>Dallas Starlings  VBC</t>
   </si>
   <si>
     <t>Lonestar Thunder 17 Blue</t>
   </si>
   <si>
     <t>G17STARL2NT</t>
   </si>
   <si>
     <t>Dynamic VC</t>
   </si>
   <si>
     <t>17U Elite</t>
   </si>
   <si>
     <t>17U KAY</t>
   </si>
   <si>
     <t>G17DYNVB1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Windthorst 17 </t>
+  </si>
+  <si>
+    <t>G17WINDT2NT</t>
+  </si>
+  <si>
     <t>ABA Hard Hitters Volleyball Club</t>
   </si>
   <si>
     <t>Hard Hitters 17U</t>
   </si>
   <si>
     <t>G17ABAHH1NT</t>
   </si>
   <si>
     <t>AAA Volleyball Club</t>
   </si>
   <si>
     <t>17 Dynamite</t>
   </si>
   <si>
     <t>AAA17 Dynamite</t>
   </si>
   <si>
     <t>G17AAAVB1NT</t>
-  </si>
-[...4 lines deleted...]
-    <t>G17WINDT2NT</t>
   </si>
   <si>
     <t>Rock Solid Volleyball Club</t>
   </si>
   <si>
     <t>Rock Solid 17</t>
   </si>
   <si>
     <t>RSVBC 17</t>
   </si>
   <si>
     <t>G17RSVBC1NT</t>
   </si>
   <si>
     <t>Cross Court Volleyball</t>
   </si>
   <si>
     <t>Cross Court 17's</t>
   </si>
   <si>
     <t>G17CROSS1NT</t>
   </si>
   <si>
     <t>Red River Volleyball</t>
   </si>
@@ -714,94 +714,94 @@
         <v>55.33</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8">
         <v>52.908</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
         <v>35</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" t="s">
         <v>38</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="B11" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">