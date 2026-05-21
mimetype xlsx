--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -128,138 +128,138 @@
   <si>
     <t>G11UNCOM1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t xml:space="preserve">11'S ELITE GREEN </t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog 11E Green </t>
   </si>
   <si>
     <t>G11FROGS4NT</t>
   </si>
   <si>
     <t>11 National</t>
   </si>
   <si>
     <t>No Limits 11 National</t>
   </si>
   <si>
     <t>G11NLVBC2NT</t>
   </si>
   <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>11.1 Regional</t>
+  </si>
+  <si>
+    <t>Pono 11.1 Brian</t>
+  </si>
+  <si>
+    <t>G11PONOV1NT</t>
+  </si>
+  <si>
+    <t>10'S NATIONAL BLACK</t>
+  </si>
+  <si>
+    <t>Madfrog 10N Black</t>
+  </si>
+  <si>
+    <t>G10FROGS2NT</t>
+  </si>
+  <si>
+    <t>10 White</t>
+  </si>
+  <si>
+    <t>Skyline 10 White</t>
+  </si>
+  <si>
+    <t>G10SKYLN3NT</t>
+  </si>
+  <si>
+    <t>11'S ELITE BLACK</t>
+  </si>
+  <si>
+    <t>Madfrog 11E Black</t>
+  </si>
+  <si>
+    <t>G11FROGS5NT</t>
+  </si>
+  <si>
+    <t>10 Black</t>
+  </si>
+  <si>
+    <t>Skyline 10 Black</t>
+  </si>
+  <si>
+    <t>G10SKYLN2NT</t>
+  </si>
+  <si>
     <t>10 Royal</t>
   </si>
   <si>
     <t>Skyline 10 Royal</t>
   </si>
   <si>
     <t>G10SKYLN1NT</t>
   </si>
   <si>
-    <t>Pono Volleyball</t>
-[...44 lines deleted...]
-    <t>G10SKYLN2NT</t>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>10 Ikaika-Chelsea</t>
+  </si>
+  <si>
+    <t>FH 10 Ikaika-Chelsea</t>
+  </si>
+  <si>
+    <t>G10FIELD1NT</t>
+  </si>
+  <si>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>11 Black Josh</t>
+  </si>
+  <si>
+    <t>TEJAS 11 Black Josh</t>
+  </si>
+  <si>
+    <t>G11TEJAS1NT</t>
   </si>
   <si>
     <t>Amarillo 212 Volleyball Club</t>
   </si>
   <si>
     <t>AMA 212 11 Crush</t>
   </si>
   <si>
     <t>G11AMTOT1SU</t>
-  </si>
-[...22 lines deleted...]
-    <t>G11TEJAS1NT</t>
   </si>
   <si>
     <t>11 Red Erik</t>
   </si>
   <si>
     <t>TEJAS 11 Red Erik</t>
   </si>
   <si>
     <t>G11TEJAS2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -773,231 +773,231 @@
         <v>72.565</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9">
         <v>62.44</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="B10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>43</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>15</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
         <v>66</v>
       </c>
       <c r="D18" t="s">
         <v>67</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="E19" t="s">
         <v>71</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>