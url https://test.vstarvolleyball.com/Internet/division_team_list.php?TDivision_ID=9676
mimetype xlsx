--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -125,90 +125,90 @@
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
   <si>
     <t>FW Fire 16 Black</t>
   </si>
   <si>
     <t>G16FWFIR5NT</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>16 Black</t>
   </si>
   <si>
     <t>Waco Lightning 16 Black</t>
   </si>
   <si>
     <t>G16WACLV1LS</t>
   </si>
   <si>
+    <t>Grit Volleyball</t>
+  </si>
+  <si>
+    <t>Grit 16</t>
+  </si>
+  <si>
+    <t>G16GRITV1NT</t>
+  </si>
+  <si>
+    <t>Allegiant 16 East</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allegiant 16 East </t>
+  </si>
+  <si>
+    <t>G16ALLEG4NT</t>
+  </si>
+  <si>
     <t>Titus Outcast Volleyball Club</t>
   </si>
   <si>
     <t>Elite</t>
   </si>
   <si>
     <t>TVC Elite</t>
   </si>
   <si>
     <t>G16TITOC1NT</t>
   </si>
   <si>
     <t>Airells Court Club Volleyball</t>
   </si>
   <si>
     <t>16 Red elite travel 16,2</t>
   </si>
   <si>
     <t>16 Red elite Travel16.2</t>
   </si>
   <si>
     <t>G16AIRCV2NT</t>
-  </si>
-[...16 lines deleted...]
-    <t>G16ALLEG4NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -716,105 +716,105 @@
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C11" t="s">
         <v>41</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" t="s">
         <v>45</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>