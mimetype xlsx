--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -113,72 +113,72 @@
   <si>
     <t>G17LIVBC1NT</t>
   </si>
   <si>
     <t>17 Cobalt</t>
   </si>
   <si>
     <t>TX Legends 17 Cobalt</t>
   </si>
   <si>
     <t>G17TXLEG3LS</t>
   </si>
   <si>
     <t>Dynamic VC</t>
   </si>
   <si>
     <t>17U Elite</t>
   </si>
   <si>
     <t>17U KAY</t>
   </si>
   <si>
     <t>G17DYNVB1NT</t>
   </si>
   <si>
+    <t>AAA Volleyball Club</t>
+  </si>
+  <si>
+    <t>17 Dynamite</t>
+  </si>
+  <si>
+    <t>AAA17 Dynamite</t>
+  </si>
+  <si>
+    <t>G17AAAVB1NT</t>
+  </si>
+  <si>
     <t>Gravity Athletics Volleyball Club</t>
   </si>
   <si>
     <t>U17 BLACK</t>
   </si>
   <si>
     <t>GAVBC U17 BLACK</t>
   </si>
   <si>
     <t>G17GAVBC99NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G17AAAVB1NT</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>Windthorst 17-IMPACT</t>
   </si>
   <si>
     <t>WINDTHORST 17-IMPACT</t>
   </si>
   <si>
     <t>G17WINDT1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Cross Court Volleyball</t>
   </si>
   <si>
     <t>Cross Court 17's</t>
   </si>
   <si>
     <t>G17CROSS1NT</t>
   </si>