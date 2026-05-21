--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -143,84 +143,84 @@
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>11 Black M’Kayla</t>
   </si>
   <si>
     <t>EMV 11 Black M’Kayla</t>
   </si>
   <si>
     <t>G11EAGMT2NT</t>
   </si>
   <si>
     <t>Storm VBC</t>
   </si>
   <si>
     <t>11 Black</t>
   </si>
   <si>
     <t>Storm 11 Black</t>
   </si>
   <si>
     <t>G11STORM1NT</t>
   </si>
   <si>
+    <t>9'S NATIONAL GREEN</t>
+  </si>
+  <si>
+    <t>Madfrog 9N Green</t>
+  </si>
+  <si>
+    <t>G09FROGS1NT</t>
+  </si>
+  <si>
+    <t>11 Metro</t>
+  </si>
+  <si>
+    <t>Victory 11 Metro</t>
+  </si>
+  <si>
+    <t>G11VCTRY3NT</t>
+  </si>
+  <si>
+    <t>10 Black Meredith</t>
+  </si>
+  <si>
+    <t>EMV 10 Black Meredith</t>
+  </si>
+  <si>
+    <t>G10EAGMT2NT</t>
+  </si>
+  <si>
     <t>9 Black Tristin</t>
   </si>
   <si>
     <t>EMV 9 Black Tristin</t>
   </si>
   <si>
     <t>G09EAGMT1NT</t>
-  </si>
-[...25 lines deleted...]
-    <t>G10EAGMT2NT</t>
   </si>
   <si>
     <t>Wave Volleyball</t>
   </si>
   <si>
     <t>Wave 11</t>
   </si>
   <si>
     <t>G11WAVBC1NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>11 Ikaika-Ashleigh</t>
   </si>
   <si>
     <t>FH 11 Ikaika-Ashleigh</t>
   </si>
   <si>
     <t>G11FIELD2NT</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
@@ -793,91 +793,91 @@
         <v>64.389</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10" t="s">
         <v>40</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10" t="s">
         <v>42</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>64.15900000000001</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>26</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>26</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">