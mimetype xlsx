--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -104,102 +104,102 @@
   <si>
     <t>G11PEVBA1NT</t>
   </si>
   <si>
     <t>11 Blue</t>
   </si>
   <si>
     <t>DIG 11 Blue</t>
   </si>
   <si>
     <t>G11DIGVB2NT</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>11 Prep Navy</t>
   </si>
   <si>
     <t>Arete 11 Prep Navy</t>
   </si>
   <si>
     <t>G11ARETE4NT</t>
   </si>
   <si>
+    <t>Waco Lightning</t>
+  </si>
+  <si>
+    <t>Waco Lightning 11 Black</t>
+  </si>
+  <si>
+    <t>G11WACLV1LS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>11'S ELITE BLACK</t>
+  </si>
+  <si>
+    <t>Madfrog 11E Black</t>
+  </si>
+  <si>
+    <t>G11FROGS5NT</t>
+  </si>
+  <si>
+    <t>Skyline Juniors</t>
+  </si>
+  <si>
+    <t>10 Royal</t>
+  </si>
+  <si>
+    <t>Skyline 10 Royal</t>
+  </si>
+  <si>
+    <t>G10SKYLN1NT</t>
+  </si>
+  <si>
     <t>DEA Volleyball</t>
   </si>
   <si>
     <t>11 Neon</t>
   </si>
   <si>
     <t>DEAVB 11 Neon</t>
   </si>
   <si>
     <t>G11DEAVB3NT</t>
   </si>
   <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t>iCrush 11 Blue</t>
   </si>
   <si>
     <t>G11INCRU3NT</t>
-  </si>
-[...31 lines deleted...]
-    <t>G10SKYLN1NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 11u Astro</t>
   </si>
   <si>
     <t>G11PEGAC1NT</t>
   </si>
   <si>
     <t>Bullitt Volleyball Club</t>
   </si>
   <si>
     <t>BVA 11's</t>
   </si>
   <si>
     <t>G11WWVBC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
@@ -697,131 +697,131 @@
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>65.411</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" t="s">
         <v>31</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">