--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -32,189 +32,189 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>10’S NATIONAL WHITE</t>
+  </si>
+  <si>
+    <t>Madfrog 10N White</t>
+  </si>
+  <si>
+    <t>G10FROGS3NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>10 Black Meredith</t>
+  </si>
+  <si>
+    <t>EMV 10 Black Meredith</t>
+  </si>
+  <si>
+    <t>G10EAGMT2NT</t>
+  </si>
+  <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>10 CAM</t>
   </si>
   <si>
     <t>EXCEL 10 CAM</t>
   </si>
   <si>
     <t>G10EXCEL1NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...1 lines deleted...]
-  <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>10 CLUB PREP</t>
   </si>
   <si>
     <t>HOT SHOTS 10CP</t>
   </si>
   <si>
     <t>G10CADHS1NT</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>10A Black</t>
   </si>
   <si>
     <t>DIG 10A Black</t>
   </si>
   <si>
     <t>G10DIGVB1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Madfrog </t>
-[...1 lines deleted...]
-  <si>
     <t>9'S NATIONAL GREEN</t>
   </si>
   <si>
     <t>Madfrog 9N Green</t>
   </si>
   <si>
     <t>G09FROGS1NT</t>
   </si>
   <si>
     <t>10'S NATIONAL BLACK</t>
   </si>
   <si>
     <t>Madfrog 10N Black</t>
   </si>
   <si>
     <t>G10FROGS2NT</t>
   </si>
   <si>
-    <t>10’S NATIONAL WHITE</t>
-[...17 lines deleted...]
-    <t>G10EAGMT2NT</t>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t>10 Intense Blue</t>
+  </si>
+  <si>
+    <t>Integrity 10 Intense Blue</t>
+  </si>
+  <si>
+    <t>G10INTEG1NT</t>
+  </si>
+  <si>
+    <t>Pending</t>
+  </si>
+  <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>South 10 Royal</t>
+  </si>
+  <si>
+    <t>TAV South 10 Royal</t>
+  </si>
+  <si>
+    <t>G10TXADV5NT</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>10 Navy Telos</t>
   </si>
   <si>
     <t>Arete 10 Navy Telos</t>
   </si>
   <si>
     <t>G10ARETE1NT</t>
   </si>
   <si>
-    <t>Pending</t>
-[...1 lines deleted...]
-  <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 9 Blue Mindy</t>
   </si>
   <si>
     <t>G091UNVB2NT</t>
   </si>
   <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables  EPA 10 Diamonds</t>
   </si>
   <si>
     <t>UEPA 10</t>
   </si>
   <si>
     <t>G10UNTOU1NT</t>
-  </si>
-[...22 lines deleted...]
-    <t>G10TXADV5NT</t>
   </si>
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>10u Bruisers Elite Tori</t>
   </si>
   <si>
     <t>G10ATPRV3NT</t>
   </si>
   <si>
     <t>DroppedPaid</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,174 +648,174 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" t="s">