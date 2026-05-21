--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -107,99 +107,99 @@
   <si>
     <t>WVC 16 VERNON</t>
   </si>
   <si>
     <t>WVC 16 Vernon</t>
   </si>
   <si>
     <t>G16WINDT3NT</t>
   </si>
   <si>
     <t>Airells Court Club Volleyball</t>
   </si>
   <si>
     <t>ACCV16 Blk elite Travels16,1</t>
   </si>
   <si>
     <t>ACCV16 Bk el Travels16.1</t>
   </si>
   <si>
     <t>G16AIRCV1NT</t>
   </si>
   <si>
     <t>Texas Legends Volleyball</t>
   </si>
   <si>
+    <t>16 Gray</t>
+  </si>
+  <si>
+    <t>TX Legends 16 Gray</t>
+  </si>
+  <si>
+    <t>G16TXLEG5LS</t>
+  </si>
+  <si>
+    <t>Fort Worth Fire Volleyball</t>
+  </si>
+  <si>
+    <t>FW Fire 16 Black</t>
+  </si>
+  <si>
+    <t>G16FWFIR5NT</t>
+  </si>
+  <si>
     <t>16 Blue</t>
   </si>
   <si>
     <t>TX Legends 16 Blue</t>
   </si>
   <si>
     <t>G16TXLEG2LS</t>
   </si>
   <si>
-    <t>16 Gray</t>
-[...14 lines deleted...]
-    <t>G16FWFIR5NT</t>
+    <t>Team North Texas - (TNT)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 Black </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TNT 16 Black </t>
+  </si>
+  <si>
+    <t>G16TNTLC1NT</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>16 Black</t>
   </si>
   <si>
     <t>Waco Lightning 16 Black</t>
   </si>
   <si>
     <t>G16WACLV1LS</t>
-  </si>
-[...10 lines deleted...]
-    <t>G16TNTLC1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -681,74 +681,74 @@
         <v>73.726</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">