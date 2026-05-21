--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -47,72 +47,72 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Conquerors</t>
   </si>
   <si>
     <t>Conquerors 15</t>
   </si>
   <si>
     <t xml:space="preserve">Conquerors 15 </t>
   </si>
   <si>
     <t>G15CONQR1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
+    <t>Skyhigh Volleyball</t>
+  </si>
+  <si>
+    <t>15 Purple</t>
+  </si>
+  <si>
+    <t>Sky High 15 Purple</t>
+  </si>
+  <si>
+    <t>G15SKYHI2NT</t>
+  </si>
+  <si>
     <t>Wolfpack Dynasty VBC</t>
   </si>
   <si>
     <t>15 Ignite Blue</t>
   </si>
   <si>
     <t>W15 Ignite Blue</t>
   </si>
   <si>
     <t>G15WPDVB3NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G15SKYHI2NT</t>
   </si>
   <si>
     <t>Texas Legends Volleyball</t>
   </si>
   <si>
     <t>15 Red</t>
   </si>
   <si>
     <t>TX Legends 15 Red</t>
   </si>
   <si>
     <t>G15TXLEG6LS</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>