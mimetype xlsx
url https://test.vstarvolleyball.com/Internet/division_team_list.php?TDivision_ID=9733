--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -32,84 +32,84 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t>Titus Outcast Volleyball Club</t>
+  </si>
+  <si>
+    <t>Elite</t>
+  </si>
+  <si>
+    <t>TVC Elite</t>
+  </si>
+  <si>
+    <t>G16TITOC1NT</t>
+  </si>
+  <si>
+    <t>Pending</t>
+  </si>
+  <si>
+    <t>Airells Court Club Volleyball</t>
+  </si>
+  <si>
+    <t>16 Red elite travel 16,2</t>
+  </si>
+  <si>
+    <t>16 Red elite Travel16.2</t>
+  </si>
+  <si>
+    <t>G16AIRCV2NT</t>
+  </si>
+  <si>
     <t>Grit Volleyball</t>
   </si>
   <si>
     <t>Grit 16</t>
   </si>
   <si>
     <t>G16GRITV1NT</t>
-  </si>
-[...25 lines deleted...]
-    <t>G16AIRCV2NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -457,97 +457,97 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" t="s">
         <v>10</v>
-      </c>
-[...10 lines deleted...]
-        <v>9</v>
       </c>
       <c r="F3">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F4">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>