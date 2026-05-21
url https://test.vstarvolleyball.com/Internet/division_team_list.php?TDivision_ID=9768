--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -80,72 +80,72 @@
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>11 Navy Telos</t>
   </si>
   <si>
     <t>Arete 11 Navy Telos</t>
   </si>
   <si>
     <t>G11ARETE1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 11Elite Blue</t>
   </si>
   <si>
     <t>G111UNVB2NT</t>
   </si>
   <si>
+    <t>DEA Volleyball</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 Black </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEAVB 11 Black </t>
+  </si>
+  <si>
+    <t>G11DEAVB1NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
     <t>11 Black</t>
   </si>
   <si>
     <t>Premier 11 Black</t>
   </si>
   <si>
     <t>G11PREMR1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G11DEAVB1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>11'S NATIONAL WHITE</t>
   </si>
   <si>
     <t>Madfrog 11N White</t>
   </si>
   <si>
     <t>G11FROGS3NT</t>
   </si>
   <si>
     <t>Key City Volleyball</t>
   </si>
   <si>
     <t>11 REGIONAL</t>
   </si>
   <si>
     <t>KCV 11 REGIONAL</t>
   </si>
   <si>
     <t>G11KCVAB2SU</t>
   </si>