--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -248,81 +248,81 @@
   <si>
     <t>UEPA 12D</t>
   </si>
   <si>
     <t>G12UNTOU1NT</t>
   </si>
   <si>
     <t>12 Gold</t>
   </si>
   <si>
     <t>Victory 12 Gold</t>
   </si>
   <si>
     <t>G12VCTRY4NT</t>
   </si>
   <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t>NET 12's Black</t>
   </si>
   <si>
     <t>G12NETJR1NT</t>
   </si>
   <si>
+    <t>MC United Volleyball Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC United </t>
+  </si>
+  <si>
+    <t>MC United</t>
+  </si>
+  <si>
+    <t>G12MCUVB1NT</t>
+  </si>
+  <si>
+    <t>12 REGIONAL</t>
+  </si>
+  <si>
+    <t>KCV 12 REGIONAL</t>
+  </si>
+  <si>
+    <t>G12KCVAB2SU</t>
+  </si>
+  <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
     <t>12 Black Cat</t>
   </si>
   <si>
     <t>Premier 12 Black CW</t>
   </si>
   <si>
     <t>G12PREMR2NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G12KCVAB2SU</t>
   </si>
   <si>
     <t>12 Alaka'i-Kennedy</t>
   </si>
   <si>
     <t>FH 12 Alaka'i-Kennedy</t>
   </si>
   <si>
     <t>G12FIELD3NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1093,71 +1093,71 @@
         <v>56.508</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" t="s">
         <v>80</v>
       </c>
       <c r="D22" t="s">
         <v>81</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23" t="s">
         <v>82</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>83</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>47</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
         <v>86</v>
       </c>
       <c r="C24" t="s">
         <v>87</v>
       </c>
       <c r="D24" t="s">
         <v>88</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" t="s">
         <v>89</v>
       </c>
       <c r="C25" t="s">