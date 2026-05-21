--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -71,74 +71,74 @@
   <si>
     <t>13 White - Gabby</t>
   </si>
   <si>
     <t>Skyline 13 White Gabby</t>
   </si>
   <si>
     <t>G13SKYLN3NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>13 Ikaika-Toa</t>
   </si>
   <si>
     <t>FH 13 Ikaika-Toa</t>
   </si>
   <si>
     <t>G13FIELD1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>13'S NATIONAL WHITE</t>
+  </si>
+  <si>
+    <t>Madfrog 13N White</t>
+  </si>
+  <si>
+    <t>G13FROGS3NT</t>
+  </si>
+  <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>13 Black - Lindsey</t>
   </si>
   <si>
     <t>DIG 13 Black - Lindsey</t>
   </si>
   <si>
     <t>G13DIGVB2NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Madfrog </t>
-[...10 lines deleted...]
-  <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>13 National White</t>
   </si>
   <si>
     <t>EXCEL 13 National White</t>
   </si>
   <si>
     <t>G13EXCEL2NT</t>
   </si>
   <si>
     <t>13 National Blue</t>
   </si>
   <si>
     <t>EXCEL 13 National Blue</t>
   </si>
   <si>
     <t>G13EXCEL3NT</t>
   </si>
   <si>
     <t>Key City Volleyball</t>
   </si>
   <si>
     <t>13 NATIONAL</t>
@@ -203,68 +203,68 @@
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>13 White</t>
   </si>
   <si>
     <t>Victory 13 White</t>
   </si>
   <si>
     <t>G13VCTRY4NT</t>
   </si>
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>13 EXV Blue</t>
   </si>
   <si>
     <t>Vision 13 EXV Blue</t>
   </si>
   <si>
     <t>G13VIVBC1NT</t>
   </si>
   <si>
+    <t>13 East</t>
+  </si>
+  <si>
+    <t>Victory 13 East</t>
+  </si>
+  <si>
+    <t>G13VCTRY6NT</t>
+  </si>
+  <si>
     <t>13 Gold</t>
   </si>
   <si>
     <t>Victory 13 Gold</t>
   </si>
   <si>
     <t>G13VCTRY5NT</t>
   </si>
   <si>
-    <t>13 East</t>
-[...7 lines deleted...]
-  <si>
     <t>Peak Volleyball Academy</t>
   </si>
   <si>
     <t>13 Black</t>
   </si>
   <si>
     <t>Peak VA 13 Black</t>
   </si>
   <si>
     <t>G13PEVBA1NT</t>
   </si>
   <si>
     <t>Wrecking Crew</t>
   </si>
   <si>
     <t>WC-13 ELITE</t>
   </si>
   <si>
     <t>Wrecking Crew 13E</t>
   </si>
   <si>
     <t>G13WCREW1NT</t>
   </si>
   <si>
     <t>13 Alaka'i-Aryn</t>
@@ -353,78 +353,78 @@
   <si>
     <t>13 Silver</t>
   </si>
   <si>
     <t>Elevate 13 Silver</t>
   </si>
   <si>
     <t>G13COTTN2NT</t>
   </si>
   <si>
     <t>13 National Green</t>
   </si>
   <si>
     <t>Victory 13 National Green</t>
   </si>
   <si>
     <t>G13VCTRY2NT</t>
   </si>
   <si>
     <t>1United 13Elite Blue</t>
   </si>
   <si>
     <t>G131UNVB5NT</t>
   </si>
   <si>
+    <t>13 REGIONAL</t>
+  </si>
+  <si>
+    <t>KCV 13 REGIONAL</t>
+  </si>
+  <si>
+    <t>G13KCVAB2SU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dallas Premier </t>
+  </si>
+  <si>
+    <t>Boys 12 Black</t>
+  </si>
+  <si>
+    <t>Premier Boys 12 Black</t>
+  </si>
+  <si>
+    <t>B12PREMR1NT</t>
+  </si>
+  <si>
     <t>Nitro Sports Academy</t>
   </si>
   <si>
     <t>Nitro 13 Blue</t>
   </si>
   <si>
     <t>G13NITRO1SU</t>
-  </si>
-[...19 lines deleted...]
-    <t>B12PREMR1NT</t>
   </si>
   <si>
     <t>13 National Gold</t>
   </si>
   <si>
     <t>EXCEL 13 National Gold</t>
   </si>
   <si>
     <t>G13EXCEL4NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -938,51 +938,51 @@
         <v>79.399</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
       <c r="F9">
         <v>79.217</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10">
         <v>77.291</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
@@ -998,51 +998,51 @@
         <v>74.121</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12">
         <v>73.959</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13">
         <v>70.217</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>15</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" t="s">
@@ -1198,51 +1198,51 @@
         <v>65.608</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>15</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" t="s">
         <v>78</v>
       </c>
       <c r="D22" t="s">
         <v>79</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22">
         <v>65.48</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B23" t="s">
         <v>80</v>
       </c>
       <c r="C23" t="s">
         <v>81</v>
       </c>
       <c r="D23" t="s">
         <v>82</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
       <c r="F23">
         <v>64.733</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>15</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" t="s">
@@ -1398,94 +1398,94 @@
         <v>61.0069999999999979</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32" t="s">
         <v>111</v>
       </c>
       <c r="C32" t="s">
         <v>111</v>
       </c>
       <c r="D32" t="s">
         <v>112</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32">
         <v>60.902</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C33" t="s">
         <v>114</v>
       </c>
       <c r="D33" t="s">
         <v>115</v>
       </c>
       <c r="E33" t="s">
         <v>14</v>
       </c>
       <c r="F33">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>34</v>
+        <v>116</v>
       </c>
       <c r="B34" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C34" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D34" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
       <c r="F34">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B35" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C35" t="s">
         <v>121</v>
       </c>
       <c r="D35" t="s">
         <v>122</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>27</v>
       </c>
       <c r="B36" t="s">
         <v>123</v>
       </c>
       <c r="C36" t="s">
         <v>124</v>
       </c>
       <c r="D36" t="s">