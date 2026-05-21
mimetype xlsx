--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -389,113 +389,113 @@
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 14 USA-Alan</t>
   </si>
   <si>
     <t>G14FRFLY4NT</t>
   </si>
   <si>
     <t>NT Flyers 14 USA-Carl</t>
   </si>
   <si>
     <t>G14FRFLY8NT</t>
   </si>
   <si>
     <t>WC-14 WHITE</t>
   </si>
   <si>
     <t>Wrecking Crew 14W</t>
   </si>
   <si>
     <t>G14WCREW4NT</t>
   </si>
   <si>
+    <t>14 NATIONAL - McClure</t>
+  </si>
+  <si>
+    <t>KCV 14 NATIONAL McClure</t>
+  </si>
+  <si>
+    <t>G14KCVAB2SU</t>
+  </si>
+  <si>
     <t>12 Red Boys</t>
   </si>
   <si>
     <t>EXCEL 12 Red Boys</t>
   </si>
   <si>
     <t>B12EXCEL1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Ok dynamite </t>
   </si>
   <si>
     <t xml:space="preserve">Ok Dynamite </t>
   </si>
   <si>
     <t>OK Dynamite 14</t>
   </si>
   <si>
     <t>G14OKDYN1OK</t>
   </si>
   <si>
     <t>14 REGIONAL</t>
   </si>
   <si>
     <t>KCV 14 Regional</t>
   </si>
   <si>
     <t>G14KCVAB3SU</t>
   </si>
   <si>
-    <t>14 NATIONAL - McClure</t>
-[...5 lines deleted...]
-    <t>G14KCVAB2SU</t>
+    <t>1United 14 Texoma</t>
+  </si>
+  <si>
+    <t>G141UNVB7NT</t>
+  </si>
+  <si>
+    <t>14 Alaka'i-Hannah</t>
+  </si>
+  <si>
+    <t>FH 14 Alaka'i-Hannah</t>
+  </si>
+  <si>
+    <t>G14FIELD5NT</t>
   </si>
   <si>
     <t>14 Prep Navy</t>
   </si>
   <si>
     <t>Arete 14 Prep Navy</t>
   </si>
   <si>
     <t>G14ARETE5NT</t>
   </si>
   <si>
-    <t>1United 14 Texoma</t>
-[...13 lines deleted...]
-  <si>
     <t>13 Red Boys</t>
   </si>
   <si>
     <t>EXCEL 13 Red Boys</t>
   </si>
   <si>
     <t>B13EXCEL1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>WC-14 ELITE</t>
   </si>
   <si>
     <t>Wrecking Crew 14E</t>
   </si>
   <si>
     <t>G14WCREW1NT</t>
   </si>
   <si>
     <t>WC-14 BLACK</t>
   </si>
   <si>
     <t>Wrecking Crew 14B</t>
@@ -506,66 +506,66 @@
   <si>
     <t>Gravity Athletics Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">14U BLACK </t>
   </si>
   <si>
     <t>GAVBC U14 BLACK</t>
   </si>
   <si>
     <t>G14GAVBC99NT</t>
   </si>
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>14 Regional Blue</t>
   </si>
   <si>
     <t>Liberty 14 Regional Blue</t>
   </si>
   <si>
     <t>G14LIVBC2NT</t>
   </si>
   <si>
+    <t>13 White Boys</t>
+  </si>
+  <si>
+    <t>EXCEL 13 White Boys</t>
+  </si>
+  <si>
+    <t>B13EXCEL2NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">U14 PURPLE </t>
   </si>
   <si>
     <t xml:space="preserve">GAVBC U14 PURPLE </t>
   </si>
   <si>
     <t>G14GAVBC98NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>B13EXCEL2NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1587,171 +1587,171 @@
         <v>59.422</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>106</v>
       </c>
       <c r="B35" t="s">
         <v>122</v>
       </c>
       <c r="C35" t="s">
         <v>123</v>
       </c>
       <c r="D35" t="s">
         <v>124</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="F35">
         <v>56.409</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="C36" t="s">
         <v>126</v>
       </c>
       <c r="D36" t="s">
         <v>127</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
         <v>0.0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" t="s">
         <v>128</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>129</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37">
         <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>23</v>
+        <v>131</v>
       </c>
       <c r="B38" t="s">
         <v>132</v>
       </c>
       <c r="C38" t="s">
         <v>133</v>
       </c>
       <c r="D38" t="s">
         <v>134</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38">
         <v>0.0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>23</v>
       </c>
       <c r="B39" t="s">
         <v>135</v>
       </c>
       <c r="C39" t="s">
         <v>136</v>
       </c>
       <c r="D39" t="s">
         <v>137</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39">
         <v>0.0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="B40" t="s">
         <v>138</v>
       </c>
       <c r="C40" t="s">
+        <v>138</v>
+      </c>
+      <c r="D40" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="F40">
         <v>0.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>20</v>
+        <v>113</v>
       </c>
       <c r="B41" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C41" t="s">
         <v>141</v>
       </c>
       <c r="D41" t="s">
         <v>142</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41">
         <v>0.0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="B42" t="s">
         <v>143</v>
       </c>
       <c r="C42" t="s">
         <v>144</v>
       </c>
       <c r="D42" t="s">
         <v>145</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42">
         <v>0.0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>27</v>
       </c>
       <c r="B43" t="s">
         <v>146</v>
       </c>
       <c r="C43" t="s">
@@ -1827,71 +1827,71 @@
         <v>58.523</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>160</v>
       </c>
       <c r="B47" t="s">
         <v>161</v>
       </c>
       <c r="C47" t="s">
         <v>162</v>
       </c>
       <c r="D47" t="s">
         <v>163</v>
       </c>
       <c r="E47" t="s">
         <v>149</v>
       </c>
       <c r="F47">
         <v>58.517</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>156</v>
+        <v>27</v>
       </c>
       <c r="B48" t="s">
         <v>164</v>
       </c>
       <c r="C48" t="s">
         <v>165</v>
       </c>
       <c r="D48" t="s">
         <v>166</v>
       </c>
       <c r="E48" t="s">
         <v>149</v>
       </c>
       <c r="F48">
         <v>0.0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>27</v>
+        <v>156</v>
       </c>
       <c r="B49" t="s">
         <v>167</v>
       </c>
       <c r="C49" t="s">
         <v>168</v>
       </c>
       <c r="D49" t="s">
         <v>169</v>
       </c>
       <c r="E49" t="s">
         <v>149</v>
       </c>
       <c r="F49">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>