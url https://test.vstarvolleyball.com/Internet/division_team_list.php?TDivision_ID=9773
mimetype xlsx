--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -47,69 +47,69 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>16'S ELITE GREEN</t>
   </si>
   <si>
     <t>Madfrog 16E Green</t>
   </si>
   <si>
     <t>G16FROGS5NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>16’S NATIONAL BLACK LU</t>
+  </si>
+  <si>
+    <t>Madfrog 16N Black Lu</t>
+  </si>
+  <si>
+    <t>G16FROGS3NT</t>
+  </si>
+  <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>16 National Blue</t>
   </si>
   <si>
     <t>EXCEL 16 National Blue</t>
   </si>
   <si>
     <t>G16EXCEL3NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G16FROGS3NT</t>
   </si>
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>16 EXV Blue</t>
   </si>
   <si>
     <t>Vision 16 EXV Blue</t>
   </si>
   <si>
     <t>G16VIVBC1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>16 White - David</t>
   </si>
   <si>
     <t>Skyline 16 White David</t>
   </si>
@@ -753,71 +753,71 @@
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>92.17100000000001</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" t="s">
         <v>11</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>12</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
         <v>90.057000000000002</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
         <v>90.057000000000002</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">