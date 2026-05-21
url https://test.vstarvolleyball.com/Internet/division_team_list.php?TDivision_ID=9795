--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -104,144 +104,144 @@
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>12 Metro</t>
   </si>
   <si>
     <t>APV 12 Metro</t>
   </si>
   <si>
     <t>G12ATPRV3NT</t>
   </si>
   <si>
     <t>FW Fire 12 Black</t>
   </si>
   <si>
     <t>FWFIRE 12B</t>
   </si>
   <si>
     <t>G12FWFIR3NT</t>
   </si>
   <si>
+    <t>ACCELERATE 12 RED MANTOOTH</t>
+  </si>
+  <si>
+    <t>ACCEL 12 RED MANTOOTH</t>
+  </si>
+  <si>
+    <t>G12ACCEL2NT</t>
+  </si>
+  <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>12 Club Blue</t>
   </si>
   <si>
     <t>Integrity 12 Club Blue</t>
   </si>
   <si>
     <t>G12INTEG3NT</t>
   </si>
   <si>
-    <t>ACCELERATE 12 RED MANTOOTH</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">212 Volleyball Club </t>
   </si>
   <si>
     <t>212.12.1</t>
   </si>
   <si>
     <t>G12212VB1NT</t>
   </si>
   <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>12 White</t>
   </si>
   <si>
     <t>WF Elite 12 White</t>
   </si>
   <si>
     <t>G12WFELT2NT</t>
   </si>
   <si>
     <t>Parker County Elite</t>
   </si>
   <si>
     <t>PC Elite 12K</t>
   </si>
   <si>
     <t>G12PCEVB1NT</t>
   </si>
   <si>
     <t>Fearless Elite Volleyball Academy</t>
   </si>
   <si>
     <t>12-1</t>
   </si>
   <si>
     <t>Fearless Elite 12-1</t>
   </si>
   <si>
     <t>G12FEARE1DE</t>
   </si>
   <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>12 Glen Rose Red</t>
+  </si>
+  <si>
+    <t>TAV 12 Glen Rose Red</t>
+  </si>
+  <si>
+    <t>G12TXADV11NT</t>
+  </si>
+  <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
+    <t>12 Alaka'i-Kennedy</t>
+  </si>
+  <si>
+    <t>FH 12 Alaka'i-Kennedy</t>
+  </si>
+  <si>
+    <t>G12FIELD3NT</t>
+  </si>
+  <si>
     <t>12 Alaka'i-Erica</t>
   </si>
   <si>
     <t>FH 12 Alaka'i-Erica</t>
   </si>
   <si>
     <t>G12FIELD5NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G12FIELD3NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -703,71 +703,71 @@
         <v>68.33799999999999</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7">
         <v>66.83799999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
         <v>30</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>31</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>62.508</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>62.508</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
         <v>12.1</v>
       </c>
       <c r="C10" t="s">
@@ -863,51 +863,51 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
         <v>60</v>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>