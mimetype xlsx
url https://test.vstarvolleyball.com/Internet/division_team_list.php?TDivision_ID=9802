--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -95,69 +95,69 @@
   <si>
     <t>Accelerate Volleyball Club</t>
   </si>
   <si>
     <t>ACCELERATE 13 RED MOSS</t>
   </si>
   <si>
     <t>ACCEL 13 RED MOSS</t>
   </si>
   <si>
     <t>G13ACCEL3NT</t>
   </si>
   <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>13 Red</t>
   </si>
   <si>
     <t>WF Elite 13 Red</t>
   </si>
   <si>
     <t>G13WFELT3NT</t>
   </si>
   <si>
+    <t>ACCELERATE 13 RED OCHESKEY</t>
+  </si>
+  <si>
+    <t>ACCEL 13 RED OCHESKEY</t>
+  </si>
+  <si>
+    <t>G13ACCEL2NT</t>
+  </si>
+  <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>13 Bolt Navy</t>
   </si>
   <si>
     <t>NRG 13 Bolt Navy</t>
   </si>
   <si>
     <t>G13NRGVC5NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G13ACCEL2NT</t>
   </si>
   <si>
     <t>Dallas Starlings  VBC</t>
   </si>
   <si>
     <t>Lonestar Thunder 13 Blue</t>
   </si>
   <si>
     <t>LS Thunder 13 Blue</t>
   </si>
   <si>
     <t>G13STARL2NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 13u Astro</t>
   </si>
   <si>
     <t>G13PEGAC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
@@ -635,71 +635,71 @@
         <v>62.845</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>62.812</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" t="s">
         <v>27</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>28</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7">
         <v>59.652</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8">
         <v>59.652</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">