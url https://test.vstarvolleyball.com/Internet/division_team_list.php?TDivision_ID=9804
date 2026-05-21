--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -119,102 +119,102 @@
   <si>
     <t>G11ACCEL1NT</t>
   </si>
   <si>
     <t>FW Fire 11 White</t>
   </si>
   <si>
     <t>FWFIRE 11W</t>
   </si>
   <si>
     <t>G11FWFIR2NT</t>
   </si>
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>11 National</t>
   </si>
   <si>
     <t>No Limits 11 National</t>
   </si>
   <si>
     <t>G11NLVBC2NT</t>
   </si>
   <si>
+    <t>Athletic Performance Volleyball</t>
+  </si>
+  <si>
+    <t>10u Bruisers Elite Jessica</t>
+  </si>
+  <si>
+    <t>10u Bruisers Elite Jessic</t>
+  </si>
+  <si>
+    <t>G10ATPRV2NT</t>
+  </si>
+  <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t>11 Regional</t>
   </si>
   <si>
     <t>North Point 11 Regional</t>
   </si>
   <si>
     <t>G11NORPT1NT</t>
   </si>
   <si>
     <t>Texas Image</t>
   </si>
   <si>
     <t xml:space="preserve">TIV 11 National </t>
   </si>
   <si>
     <t xml:space="preserve">Image 11 National </t>
   </si>
   <si>
     <t>G11TXIMG1NT</t>
   </si>
   <si>
-    <t>Athletic Performance Volleyball</t>
-[...1 lines deleted...]
-  <si>
     <t>10u Bruisers Elite Tori</t>
   </si>
   <si>
     <t>G10ATPRV3NT</t>
   </si>
   <si>
     <t>Dallas Starlings  VBC</t>
   </si>
   <si>
     <t>Lonestar Thunder 11 White</t>
   </si>
   <si>
     <t>LS Thunder 11 White</t>
   </si>
   <si>
     <t>G11STARL3NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G10ATPRV2NT</t>
   </si>
   <si>
     <t>10 Bolt Navy</t>
   </si>
   <si>
     <t>NRG 10 Bolt Navy</t>
   </si>
   <si>
     <t>G10NRGVC1NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 11u Astro</t>
   </si>
   <si>
     <t>G11PEGAC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
@@ -772,85 +772,85 @@
       </c>
       <c r="B10" t="s">
         <v>40</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10" t="s">
         <v>42</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>16</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">