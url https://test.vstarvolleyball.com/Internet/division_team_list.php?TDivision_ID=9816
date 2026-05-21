--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -161,96 +161,96 @@
   <si>
     <t>G14UNTOU4NT</t>
   </si>
   <si>
     <t>14 Kaos White</t>
   </si>
   <si>
     <t>360 14 Kaos White</t>
   </si>
   <si>
     <t>G14SIXTY4NT</t>
   </si>
   <si>
     <t>Airells Court Club Volleyball</t>
   </si>
   <si>
     <t>ACCV14 Blk elite Travel14,1</t>
   </si>
   <si>
     <t>ACCV Travel 14 BLK</t>
   </si>
   <si>
     <t>G14AIRCV1NT</t>
   </si>
   <si>
+    <t>360 14.2</t>
+  </si>
+  <si>
+    <t>G14SIXTY5NT</t>
+  </si>
+  <si>
+    <t>Blocksport Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 White</t>
+  </si>
+  <si>
+    <t>Blocksport 14W</t>
+  </si>
+  <si>
+    <t>G14BLOCK1NT</t>
+  </si>
+  <si>
     <t>DFW Elite</t>
   </si>
   <si>
     <t>14 Blue</t>
   </si>
   <si>
     <t xml:space="preserve">DFW Elite 14 Blue </t>
   </si>
   <si>
     <t>G14DFTLE4NT</t>
   </si>
   <si>
     <t>14 Black</t>
   </si>
   <si>
     <t>360 14 Black</t>
   </si>
   <si>
     <t>G14SIXTY8NT</t>
   </si>
   <si>
     <t>14 National Black</t>
   </si>
   <si>
     <t>360 14 National Black</t>
   </si>
   <si>
     <t>G14SIXTY6NT</t>
-  </si>
-[...16 lines deleted...]
-    <t>G14BLOCK1NT</t>
   </si>
   <si>
     <t>Tyler Juniors</t>
   </si>
   <si>
     <t xml:space="preserve">14 </t>
   </si>
   <si>
     <t>Tyler Jrs 14</t>
   </si>
   <si>
     <t>G14TYLER1NT</t>
   </si>
   <si>
     <t>Uncommon</t>
   </si>
   <si>
     <t>14U</t>
   </si>
   <si>
     <t>Uncommon 14U</t>
   </si>
   <si>
     <t>G14UNCOM1NT</t>
   </si>
@@ -866,131 +866,131 @@
         <v>57.277</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>56.486</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13">
+        <v>14.2</v>
+      </c>
+      <c r="C13" t="s">
         <v>49</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="B14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" t="s">
         <v>53</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>22</v>
       </c>
-      <c r="B16">
-        <v>14.2</v>
+      <c r="B16" t="s">
+        <v>59</v>
       </c>
       <c r="C16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" t="s">
         <v>63</v>
       </c>
       <c r="D17" t="s">
         <v>64</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" t="s">