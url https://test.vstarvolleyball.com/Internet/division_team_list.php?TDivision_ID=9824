--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -161,69 +161,69 @@
   <si>
     <t>360 15 National Black</t>
   </si>
   <si>
     <t>G15SIXTY7NT</t>
   </si>
   <si>
     <t>Lonestar Thunder 15 Blue</t>
   </si>
   <si>
     <t>G15STARL2NT</t>
   </si>
   <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t>15 Regional</t>
   </si>
   <si>
     <t>North Point 15 Regional</t>
   </si>
   <si>
     <t>G15NORPT3NT</t>
   </si>
   <si>
+    <t>15 Black</t>
+  </si>
+  <si>
+    <t>360 15 Black</t>
+  </si>
+  <si>
+    <t>G15SIXTY10NT</t>
+  </si>
+  <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>15 Rio Vista</t>
   </si>
   <si>
     <t>Waco Lightning 15 Rio Vis</t>
   </si>
   <si>
     <t>G15WACLV2NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G15SIXTY10NT</t>
   </si>
   <si>
     <t>Legend Volleyball Club</t>
   </si>
   <si>
     <t>Legend VC 15 Black</t>
   </si>
   <si>
     <t>Legend 15 Black</t>
   </si>
   <si>
     <t>G15LEVBC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -820,71 +820,71 @@
         <v>59.461</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13" t="s">
         <v>46</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13">
         <v>57.84</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" t="s">
         <v>49</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>50</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>18</v>
+        <v>52</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15" t="s">
         <v>55</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" t="s">