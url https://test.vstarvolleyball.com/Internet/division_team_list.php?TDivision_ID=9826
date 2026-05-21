--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -155,87 +155,87 @@
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>13 Rio Vista</t>
   </si>
   <si>
     <t>Waco Lightning 13 Rio Vis</t>
   </si>
   <si>
     <t>G13WACLV3NT</t>
   </si>
   <si>
     <t>Dallas Starlings  VBC</t>
   </si>
   <si>
     <t>Lonestar Thunder 13 Blue</t>
   </si>
   <si>
     <t>LS Thunder 13 Blue</t>
   </si>
   <si>
     <t>G13STARL2NT</t>
   </si>
   <si>
+    <t>ABA Hard Hitters Volleyball Club</t>
+  </si>
+  <si>
+    <t>Hard Hitters 13U</t>
+  </si>
+  <si>
+    <t>G13ABAHH1NT</t>
+  </si>
+  <si>
     <t>13 Regional</t>
   </si>
   <si>
     <t>360 13 Regional</t>
   </si>
   <si>
     <t>G13SIXTY7NT</t>
   </si>
   <si>
     <t>13 National Black</t>
   </si>
   <si>
     <t>360 13 National Black</t>
   </si>
   <si>
     <t>G13SIXTY4NT</t>
   </si>
   <si>
     <t>Airells Court Club Volleyball</t>
   </si>
   <si>
     <t>ACCV 13 BLK LOCAL</t>
   </si>
   <si>
     <t>ACCV13 BLK LOCAL</t>
   </si>
   <si>
     <t>G13AIRCV1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G13ABAHH1NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 13u Astro</t>
   </si>
   <si>
     <t>G13PEGAC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>13 ELITE</t>
   </si>
   <si>
     <t>HOT SHOTS 13E</t>
   </si>
   <si>
     <t>G13CADHS1NT</t>
   </si>
@@ -821,114 +821,114 @@
         <v>55.874</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>15</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>14</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" t="s">
         <v>53</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>54</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17" t="s">