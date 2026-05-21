--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -149,63 +149,63 @@
   <si>
     <t>Lonestar Thunder 14 Black</t>
   </si>
   <si>
     <t>LS Thunder 14 Black</t>
   </si>
   <si>
     <t>G14STARL1NT</t>
   </si>
   <si>
     <t>Blocksport Volleyball Club</t>
   </si>
   <si>
     <t>14 White</t>
   </si>
   <si>
     <t>Blocksport 14W</t>
   </si>
   <si>
     <t>G14BLOCK1NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
+    <t>14 National Black</t>
+  </si>
+  <si>
+    <t>360 14 National Black</t>
+  </si>
+  <si>
+    <t>G14SIXTY6NT</t>
+  </si>
+  <si>
     <t>360 14 Black</t>
   </si>
   <si>
     <t>G14SIXTY8NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G14SIXTY6NT</t>
   </si>
   <si>
     <t xml:space="preserve">U14 PURPLE </t>
   </si>
   <si>
     <t xml:space="preserve">GAVBC U14 PURPLE </t>
   </si>
   <si>
     <t>G14GAVBC98NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,71 +762,71 @@
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" t="s">