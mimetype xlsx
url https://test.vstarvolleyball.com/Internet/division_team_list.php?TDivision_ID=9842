--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -92,69 +92,69 @@
   <si>
     <t>G13EVOLV1NT</t>
   </si>
   <si>
     <t>13 Red</t>
   </si>
   <si>
     <t>Blocskport 13R</t>
   </si>
   <si>
     <t>G13BLOCK2NT</t>
   </si>
   <si>
     <t>Stingray Volleyball Academy</t>
   </si>
   <si>
     <t>13 Adidas</t>
   </si>
   <si>
     <t>Stingray VBA 13 Adidas</t>
   </si>
   <si>
     <t>G13STRAY1OK</t>
   </si>
   <si>
+    <t>Freedom Volleyball Club</t>
+  </si>
+  <si>
+    <t>FAV 13 Black</t>
+  </si>
+  <si>
+    <t>G13FREVB1NT</t>
+  </si>
+  <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>13 Regional Blue</t>
   </si>
   <si>
     <t>Vision 13 Regional Blue</t>
   </si>
   <si>
     <t>G13VIVBC5NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G13FREVB1NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>13 Regional</t>
   </si>
   <si>
     <t>360 13 Regional</t>
   </si>
   <si>
     <t>G13SIXTY7NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -611,71 +611,71 @@
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6">
         <v>61.023000000000003</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" t="s">
         <v>27</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7">
         <v>57.938</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8">
         <v>57.938</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">